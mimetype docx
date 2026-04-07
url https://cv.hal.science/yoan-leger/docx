--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yoan Léger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Léger,  CNRS researcher at Institut FOTON, is an expert in semiconductor spectroscopy. His current research activity is focuses on the development of new nonlinear photonic circuits based on III-V semiconductors and especially gallium phosphide. He leads many aspects of this research, from theoretical predictions of nonlinear phenomena and design to nanofabrication and their optical characterizations. He is also involved in exploring the opto-electronic properties of emerging materials for energy which currently focuses on photoelectrochemistry of semiconductor electrodes.Before joinging CNRS, Y. Léger worked as a post-doc in B. Deveaud's group at EPFL where he explored the physics of excitons-polaritons in confined systems with main achievements in the observation of nonlinear excitations. and multistability phenomena. During his PhD thesis at the Néel Institute, he studied the magneto-optical properties of manganese-doped quantum dots, notably with the first observation of the optical signature of an individual magnetic atom integrated into a quantum dot.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency second harmonic generation in transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.29239. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.557556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micro-resonators for second-order integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6766. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical Hydrogen Generation by Ni-Coated Gallium Arsenide Epilayers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (25), pp.11290. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Conversion by Electrochemiluminescence at Semiconductor Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (15), pp.2144-2153. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrode/Electrolyte interfacial band lineup engineering with alloyed III-V thin films grown on Si substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1091-1097. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc02556j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off‐Grid Electrogenerated Chemiluminescence with Customized p‐i‐n Photodiodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202308023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local reactivity of metal-insulator-semiconductor photoanodes imaged by photoinduced electrochemiluminescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le-Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (82), pp.12262-12265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation-patterned gallium phosphide for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in III-V semiconductors: Atomic configurations, band structures, and Fermi levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (16), pp.165310. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Anti-Stokes Photo-induced Electrochemiluminescence at Closed Semiconducting Bipolar Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (24), pp.5538-5544. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide-on-insulator integrated photonic structures fabricated using micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.3731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.461146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Stokes Photoinduced Electrochemiluminescence at a Photocathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (47), pp.6686-6688. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01804G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ababou-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Wave Second-Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.2032-2039. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemistry at semiconductor/liquid interfaces triggered by electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (12), pp.100670. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GaPSb/Si tandem material association properties for photoelectrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of Second-Order Quasi-Phase Matching in Whispering Gallery Mode Resonators Using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (7), pp.1617-1621. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4646. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen incorporation and thermal annealing on the optical and spin properties of GaPN dilute nitride alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Galvão Gobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Vinícius Avanço Galeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 814, pp.152233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength evanescent coupler for nonlinear GaP-based microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.3.000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical water oxidation of GaP 1−x Sb x with a direct band gap of 1.65 eV for full spectrum solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjayan Sathasivam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Jurczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1720-1729. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SE00113A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence hyperspectral analysis of whispering gallery modes in active semiconductor wedge resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.1766-1769. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (30), pp.1801585. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201801585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second-Order Nonlinearity for THz Generation by Resonant Interaction of Exciton-Polariton Rabi Oscillations with Optical Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Morigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (12), pp.127401. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.127401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and doping of AlGaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in gallium phosphide microdisks on silicon: from strict $\bar{4}$ to random quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.065004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa676d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase domain tailoring for combination of modal and 4¯ -quasi-phase matching in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (13), pp.14608. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.014608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Monolithic Versus Heterogeneous Lasers Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Issue on Silicon Photonics, 22 (6), pp.1500708. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2016.2621558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect formation during chlorine-based dry etching and their effects on the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.041304. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4950445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Klembt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (18), pp.186403. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Fourier transform spectroscopy of exciton-polaritons and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (12), pp.125415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlorine ion penetration in InP/InAsP quantum well structures during dry etching processes and effects of induced-defects on the electronic and structural behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2015), 55 (9-10), pp.1750-1753. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nitrogen incorporation and fast carrier dynamics in (In,Ga)AsN/GaP self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (24), pp.243111. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonradiative reservoir on polariton spin multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (4), pp.045303. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Based on InAs Quantum-Dashes With a Lasing Operation Over a 117-nm Wavelength Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (21), pp.2126-2128. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2282084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast tristable spin memory of a coherent polariton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taofiq K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2008. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic spin vortices and textures in exciton-polariton condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri G. Rubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2590. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.064508. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dark-soliton formation in a polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.020509. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single magnetic atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 246 (4), pp.756-761. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200880651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Circular Polarization in p-Doped Single Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.53.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single paramagnetic Mn atom in a semiconductor quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (12), pp.125324. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of charged Mn-doped quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.081713. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine structure of exciton excited levels in a quantum dot with a magnetic ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (20), pp.205313. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.205313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Mn concentration into CdTe quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 893 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence-band mixing in neutral, charged, and Mn-doped self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.045331. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Spin State of a Single Magnetic Ion in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.161307. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.207403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu2A.3, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu1B.3, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low losses optical devices on GaP/GaAs platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/iprsn.2025.iw3a.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structure des matériaux aux échelles nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école C’Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène solaire par photo-électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée bretonne Hydrogène R&amp;D – formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zinc sulfide waveguides for nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear characterization of vertical orientation-patterned gallium phosphide waveguides for second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Characterization of Vertical Orientation-Patterned Gallium Phosphide Waveguides for Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces de ZnS et design de guides d'ondes en ZnS pour la photonique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of epitaxial materials: from crystal defects to optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OPERA training school “Characterization techniques for epitaxial materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in photoelectrochemical heterojunctions: Interface-controlled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting on NanoScience Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Phase Matched Second Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.JW3B.184, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs on a low-cost Si substrate for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide transfer printing for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulvellarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide on insulator photonics enabled by micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, United States. pp.ITu2A.6, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.ITu2A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random crystal polarity of Gallium phosphide microdisks on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength coupler for second-harmonic generation in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (ICLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-polarity engineered gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP conference- PHOTON2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz surface phonon polariton generation in GaP photonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Obstacles of Monolithic III-V Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching defect formation and changes in the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of GaP/Si active microdisks containing InGaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017 (NANOP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem C, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser integration challenges for on-chip optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICS 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Upper Polariton Interactions Proved with Two-Dimensional Fourier Transform (2DFT) Spectroscopy in Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naotomo Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell D Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference (CLEO-Europe/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EG_P_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des microdisques de phosphure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lannion, France. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space monitoring of exciton-polariton multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West (OPTO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89840W, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2035371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 μm VCSEL based on InAs quantum-dashes with an emission covering 105 nm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro VCSEL-DAY 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à fils quantiques présentant une émission laser de 1647 à 1542 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1540 to 1645 nm continuous VCSEL emission based on quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical properties of antiphase boundaries in III-V epitaxial layer on silicon with conductive tip atomic force microscopy (C-AFM) and with Kelvin Probe Force Microscopy (KPFM) techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MatEpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of zinc sulfide nanowaveguides for 2nd-order nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Steirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Rockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants 2023 - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de microrésonateurs intégrés à base de phosphure de gallium pour la génération de peignes de fréquences dans le proche et moyen-infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Della Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique guidée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électronique pour la conversion - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability of a MBE grown GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of epitaxial GaAs/Si vs GaAs photocathodes for solar hydrogen production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de croissance de l'homoépitaxie silicium par UHV- CVD sur la reconstruction de surface du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of second order quasi-phase matching in whispering gallery mode resonators using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon interactions around antiphase boundaries in InGaP/SiGe/Si : structural and optical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitons bounded around In-rich antiphase boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium content impact on structural and optical properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è colloque Journées Surfaces et Interfaces (JSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties investigation of (In,Ga)As/GaP quantum dots for direct bandgap emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and magneto-optical properties of GaAsPN/GaPN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Covre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Iikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Henini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Brazil-Materials Research Society Annual Meeting (B-MRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, São Paulo, Brazil. , O.P1.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaP-growth and doping by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of monolithic and heterogeneous integrated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical injection in GaP-based laser waveguides and active areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26th International Conference on Indium Phosphide and Related Materials (IPRM 2014), pp.P23, 2014, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Lasers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, 2016, 9781785480621. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 - Probing and Controlling the Spin State of Single Magnetic Atoms in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Self Assembled Semiconductor Nanostructures for Novel Devices in Photonics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.448-475, 2008, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-046325-4.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V nanostructures on silicon in the pseudomorphic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de spins individuels dans les boîtes quantiques magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yoan Léger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Léger,  CNRS researcher at Institut FOTON, is an expert in semiconductor spectroscopy. His current research activity is focuses on the development of new nonlinear photonic circuits based on III-V semiconductors and especially gallium phosphide. He leads many aspects of this research, from theoretical predictions of nonlinear phenomena and design to nanofabrication and their optical characterizations. He is also involved in exploring the opto-electronic properties of emerging materials for energy which currently focuses on photoelectrochemistry of semiconductor electrodes.Before joinging CNRS, Y. Léger worked as a post-doc in B. Deveaud's group at EPFL where he explored the physics of excitons-polaritons in confined systems with main achievements in the observation of nonlinear excitations. and multistability phenomena. During his PhD thesis at the Néel Institute, he studied the magneto-optical properties of manganese-doped quantum dots, notably with the first observation of the optical signature of an individual magnetic atom integrated into a quantum dot.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micro-resonators for second-order integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6766. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency second harmonic generation in transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.29239. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.557556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical Hydrogen Generation by Ni-Coated Gallium Arsenide Epilayers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (25), pp.11290. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Conversion by Electrochemiluminescence at Semiconductor Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (15), pp.2144-2153. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrode/Electrolyte interfacial band lineup engineering with alloyed III-V thin films grown on Si substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1091-1097. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc02556j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off‐Grid Electrogenerated Chemiluminescence with Customized p‐i‐n Photodiodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202308023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local reactivity of metal-insulator-semiconductor photoanodes imaged by photoinduced electrochemiluminescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le-Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (82), pp.12262-12265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation-patterned gallium phosphide for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ababou-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Stokes Photoinduced Electrochemiluminescence at a Photocathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (47), pp.6686-6688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01804G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide-on-insulator integrated photonic structures fabricated using micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.3731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.461146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Wave Second-Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.2032-2039. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in III-V semiconductors: Atomic configurations, band structures, and Fermi levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (16), pp.165310. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Anti-Stokes Photo-induced Electrochemiluminescence at Closed Semiconducting Bipolar Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (24), pp.5538-5544. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GaPSb/Si tandem material association properties for photoelectrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110888. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemistry at semiconductor/liquid interfaces triggered by electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (12), pp.100670. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4646. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of Second-Order Quasi-Phase Matching in Whispering Gallery Mode Resonators Using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (7), pp.1617-1621. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen incorporation and thermal annealing on the optical and spin properties of GaPN dilute nitride alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Galvão Gobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Vinícius Avanço Galeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 814, pp.152233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength evanescent coupler for nonlinear GaP-based microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.3.000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical water oxidation of GaP 1−x Sb x with a direct band gap of 1.65 eV for full spectrum solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjayan Sathasivam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Jurczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1720-1729. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SE00113A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (30), pp.1801585. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201801585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence hyperspectral analysis of whispering gallery modes in active semiconductor wedge resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.1766-1769. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second-Order Nonlinearity for THz Generation by Resonant Interaction of Exciton-Polariton Rabi Oscillations with Optical Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Morigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (12), pp.127401. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.127401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and doping of AlGaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in gallium phosphide microdisks on silicon: from strict $\bar{4}$ to random quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.065004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa676d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Monolithic Versus Heterogeneous Lasers Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Issue on Silicon Photonics, 22 (6), pp.1500708. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2016.2621558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase domain tailoring for combination of modal and 4¯ -quasi-phase matching in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (13), pp.14608. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.014608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect formation during chlorine-based dry etching and their effects on the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.041304. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4950445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Klembt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (18), pp.186403. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Fourier transform spectroscopy of exciton-polaritons and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (12), pp.125415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlorine ion penetration in InP/InAsP quantum well structures during dry etching processes and effects of induced-defects on the electronic and structural behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2015), 55 (9-10), pp.1750-1753. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nitrogen incorporation and fast carrier dynamics in (In,Ga)AsN/GaP self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (24), pp.243111. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast tristable spin memory of a coherent polariton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taofiq K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2008. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Based on InAs Quantum-Dashes With a Lasing Operation Over a 117-nm Wavelength Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (21), pp.2126-2128. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2282084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonradiative reservoir on polariton spin multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (4), pp.045303. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic spin vortices and textures in exciton-polariton condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri G. Rubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2590. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dark-soliton formation in a polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.020509. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.064508. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single magnetic atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 246 (4), pp.756-761. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200880651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Circular Polarization in p-Doped Single Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.53.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single paramagnetic Mn atom in a semiconductor quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (12), pp.125324. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of charged Mn-doped quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.081713. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine structure of exciton excited levels in a quantum dot with a magnetic ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (20), pp.205313. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.205313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Mn concentration into CdTe quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 893 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence-band mixing in neutral, charged, and Mn-doped self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.045331. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Spin State of a Single Magnetic Ion in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.161307. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.207403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu2A.3, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu1B.3, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low losses optical devices on GaP/GaAs platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/iprsn.2025.iw3a.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structure des matériaux aux échelles nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école C’Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène solaire par photo-électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée bretonne Hydrogène R&amp;D – formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zinc sulfide waveguides for nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Characterization of Vertical Orientation-Patterned Gallium Phosphide Waveguides for Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear characterization of vertical orientation-patterned gallium phosphide waveguides for second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces de ZnS et design de guides d'ondes en ZnS pour la photonique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of epitaxial materials: from crystal defects to optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OPERA training school “Characterization techniques for epitaxial materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de microrésonateurs intégrés à base de phosphure de gallium pour la génération de peignes de fréquences dans le proche et moyen-infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Della Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique guidée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in photoelectrochemical heterojunctions: Interface-controlled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting on NanoScience Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs on a low-cost Si substrate for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Phase Matched Second Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.JW3B.184, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide transfer printing for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulvellarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength coupler for second-harmonic generation in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (ICLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random crystal polarity of Gallium phosphide microdisks on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide on insulator photonics enabled by micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, United States. pp.ITu2A.6, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.ITu2A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-polarity engineered gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP conference- PHOTON2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz surface phonon polariton generation in GaP photonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching defect formation and changes in the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Obstacles of Monolithic III-V Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of GaP/Si active microdisks containing InGaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017 (NANOP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem C, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser integration challenges for on-chip optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICS 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des microdisques de phosphure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lannion, France. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Upper Polariton Interactions Proved with Two-Dimensional Fourier Transform (2DFT) Spectroscopy in Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naotomo Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell D Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference (CLEO-Europe/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EG_P_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space monitoring of exciton-polariton multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West (OPTO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89840W, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2035371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à fils quantiques présentant une émission laser de 1647 à 1542 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1540 to 1645 nm continuous VCSEL emission based on quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 μm VCSEL based on InAs quantum-dashes with an emission covering 105 nm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro VCSEL-DAY 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical properties of antiphase boundaries in III-V epitaxial layer on silicon with conductive tip atomic force microscopy (C-AFM) and with Kelvin Probe Force Microscopy (KPFM) techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MatEpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Steirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Rockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of zinc sulfide nanowaveguides for 2nd-order nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants 2023 - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électronique pour la conversion - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability of a MBE grown GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of epitaxial GaAs/Si vs GaAs photocathodes for solar hydrogen production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of second order quasi-phase matching in whispering gallery mode resonators using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de croissance de l'homoépitaxie silicium par UHV- CVD sur la reconstruction de surface du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon interactions around antiphase boundaries in InGaP/SiGe/Si : structural and optical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitons bounded around In-rich antiphase boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium content impact on structural and optical properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è colloque Journées Surfaces et Interfaces (JSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties investigation of (In,Ga)As/GaP quantum dots for direct bandgap emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and magneto-optical properties of GaAsPN/GaPN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Covre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Iikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Henini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Brazil-Materials Research Society Annual Meeting (B-MRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, São Paulo, Brazil. , O.P1.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaP-growth and doping by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of monolithic and heterogeneous integrated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical injection in GaP-based laser waveguides and active areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26th International Conference on Indium Phosphide and Related Materials (IPRM 2014), pp.P23, 2014, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Lasers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, 2016, 9781785480621. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 - Probing and Controlling the Spin State of Single Magnetic Atoms in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Self Assembled Semiconductor Nanostructures for Novel Devices in Photonics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.448-475, 2008, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-046325-4.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V nanostructures on silicon in the pseudomorphic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de spins individuels dans les boîtes quantiques magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223377v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Harouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.557556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le-Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03702a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01512" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Billet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.461146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01804G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00156" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lorenzo-Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00393" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonzalez Balanta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albalawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Galv&#227;o Gobato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Vin&#237;cius Avan&#231;o Galeti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001766" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2016.2621558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jimenez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Frigeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4950445" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takemura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125415" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cerna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morier-Genoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2282084" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq K. Para&#239;so" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Gall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boukari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880651" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.127" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125324" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maingault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722774" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivchenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729785" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.207403" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu1B.3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221634v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710010v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letoublon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Na&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Batte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709964v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Corre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morice" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harouri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709976v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841668v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulvellarie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Op de Beeck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541998" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032085v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu2A.6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032222v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710287v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torres" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707877v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotomo Takemura" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D Anderson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035371" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920834v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953001v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874600v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562594" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696982v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grillet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196110v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224954v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474736v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032925v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990227v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293254v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707905v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497049v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496913v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Covre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iikawa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Henini" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497141v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396646v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01237-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037870v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-046325-4.00014-1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918789v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223377v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Harouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.557556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le-Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03702a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01804G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Billet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.461146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lorenzo-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonzalez Balanta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albalawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Galv&#227;o Gobato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Vin&#237;cius Avan&#231;o Galeti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001766" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2016.2621558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jimenez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Frigeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4950445" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takemura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125415" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836594v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cerna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq K. Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morier-Genoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2282084" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045303" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020509" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Gall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boukari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880651" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.127" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125324" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maingault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722774" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivchenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729785" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.207403" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu1B.3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221634v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710010v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letoublon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Batte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709976v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Corre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morice" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709964v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196110v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392170v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulvellarie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Op de Beeck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101371v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu2A.6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotomo Takemura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D Anderson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035371" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562594" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920834v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224954v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990227v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293254v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707905v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497049v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496913v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Covre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iikawa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Henini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396646v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01237-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037870v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-046325-4.00014-1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918789v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>