--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yoan Léger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Léger,  CNRS researcher at Institut FOTON, is an expert in semiconductor spectroscopy. His current research activity is focuses on the development of new nonlinear photonic circuits based on III-V semiconductors and especially gallium phosphide. He leads many aspects of this research, from theoretical predictions of nonlinear phenomena and design to nanofabrication and their optical characterizations. He is also involved in exploring the opto-electronic properties of emerging materials for energy which currently focuses on photoelectrochemistry of semiconductor electrodes.Before joinging CNRS, Y. Léger worked as a post-doc in B. Deveaud's group at EPFL where he explored the physics of excitons-polaritons in confined systems with main achievements in the observation of nonlinear excitations. and multistability phenomena. During his PhD thesis at the Néel Institute, he studied the magneto-optical properties of manganese-doped quantum dots, notably with the first observation of the optical signature of an individual magnetic atom integrated into a quantum dot.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micro-resonators for second-order integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6766. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency second harmonic generation in transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.29239. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.557556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical Hydrogen Generation by Ni-Coated Gallium Arsenide Epilayers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (25), pp.11290. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Conversion by Electrochemiluminescence at Semiconductor Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (15), pp.2144-2153. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrode/Electrolyte interfacial band lineup engineering with alloyed III-V thin films grown on Si substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1091-1097. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc02556j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off‐Grid Electrogenerated Chemiluminescence with Customized p‐i‐n Photodiodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202308023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local reactivity of metal-insulator-semiconductor photoanodes imaged by photoinduced electrochemiluminescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le-Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (82), pp.12262-12265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation-patterned gallium phosphide for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ababou-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Stokes Photoinduced Electrochemiluminescence at a Photocathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (47), pp.6686-6688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01804G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide-on-insulator integrated photonic structures fabricated using micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.3731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.461146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Wave Second-Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.2032-2039. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in III-V semiconductors: Atomic configurations, band structures, and Fermi levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (16), pp.165310. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Anti-Stokes Photo-induced Electrochemiluminescence at Closed Semiconducting Bipolar Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (24), pp.5538-5544. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GaPSb/Si tandem material association properties for photoelectrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110888. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemistry at semiconductor/liquid interfaces triggered by electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (12), pp.100670. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4646. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of Second-Order Quasi-Phase Matching in Whispering Gallery Mode Resonators Using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (7), pp.1617-1621. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen incorporation and thermal annealing on the optical and spin properties of GaPN dilute nitride alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Galvão Gobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Vinícius Avanço Galeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 814, pp.152233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength evanescent coupler for nonlinear GaP-based microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.3.000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical water oxidation of GaP 1−x Sb x with a direct band gap of 1.65 eV for full spectrum solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjayan Sathasivam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Jurczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1720-1729. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SE00113A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (30), pp.1801585. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201801585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence hyperspectral analysis of whispering gallery modes in active semiconductor wedge resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.1766-1769. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second-Order Nonlinearity for THz Generation by Resonant Interaction of Exciton-Polariton Rabi Oscillations with Optical Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Morigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (12), pp.127401. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.127401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and doping of AlGaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in gallium phosphide microdisks on silicon: from strict $\bar{4}$ to random quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.065004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa676d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Monolithic Versus Heterogeneous Lasers Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Issue on Silicon Photonics, 22 (6), pp.1500708. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2016.2621558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase domain tailoring for combination of modal and 4¯ -quasi-phase matching in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (13), pp.14608. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.014608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect formation during chlorine-based dry etching and their effects on the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.041304. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4950445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Klembt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (18), pp.186403. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Fourier transform spectroscopy of exciton-polaritons and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (12), pp.125415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlorine ion penetration in InP/InAsP quantum well structures during dry etching processes and effects of induced-defects on the electronic and structural behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2015), 55 (9-10), pp.1750-1753. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nitrogen incorporation and fast carrier dynamics in (In,Ga)AsN/GaP self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (24), pp.243111. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast tristable spin memory of a coherent polariton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taofiq K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2008. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Based on InAs Quantum-Dashes With a Lasing Operation Over a 117-nm Wavelength Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (21), pp.2126-2128. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2282084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonradiative reservoir on polariton spin multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (4), pp.045303. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic spin vortices and textures in exciton-polariton condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri G. Rubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2590. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dark-soliton formation in a polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.020509. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.064508. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single magnetic atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 246 (4), pp.756-761. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200880651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Circular Polarization in p-Doped Single Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.53.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single paramagnetic Mn atom in a semiconductor quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (12), pp.125324. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of charged Mn-doped quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.081713. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine structure of exciton excited levels in a quantum dot with a magnetic ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (20), pp.205313. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.205313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Mn concentration into CdTe quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 893 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence-band mixing in neutral, charged, and Mn-doped self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.045331. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Spin State of a Single Magnetic Ion in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.161307. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.207403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu2A.3, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu1B.3, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low losses optical devices on GaP/GaAs platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/iprsn.2025.iw3a.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structure des matériaux aux échelles nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école C’Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène solaire par photo-électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée bretonne Hydrogène R&amp;D – formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zinc sulfide waveguides for nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Characterization of Vertical Orientation-Patterned Gallium Phosphide Waveguides for Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear characterization of vertical orientation-patterned gallium phosphide waveguides for second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces de ZnS et design de guides d'ondes en ZnS pour la photonique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of epitaxial materials: from crystal defects to optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OPERA training school “Characterization techniques for epitaxial materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de microrésonateurs intégrés à base de phosphure de gallium pour la génération de peignes de fréquences dans le proche et moyen-infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Della Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique guidée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in photoelectrochemical heterojunctions: Interface-controlled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting on NanoScience Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs on a low-cost Si substrate for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Phase Matched Second Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.JW3B.184, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide transfer printing for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulvellarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength coupler for second-harmonic generation in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (ICLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random crystal polarity of Gallium phosphide microdisks on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide on insulator photonics enabled by micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, United States. pp.ITu2A.6, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.ITu2A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-polarity engineered gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP conference- PHOTON2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz surface phonon polariton generation in GaP photonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching defect formation and changes in the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Obstacles of Monolithic III-V Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of GaP/Si active microdisks containing InGaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017 (NANOP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem C, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser integration challenges for on-chip optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICS 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des microdisques de phosphure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lannion, France. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Upper Polariton Interactions Proved with Two-Dimensional Fourier Transform (2DFT) Spectroscopy in Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naotomo Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell D Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference (CLEO-Europe/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EG_P_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space monitoring of exciton-polariton multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West (OPTO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89840W, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2035371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à fils quantiques présentant une émission laser de 1647 à 1542 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1540 to 1645 nm continuous VCSEL emission based on quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 μm VCSEL based on InAs quantum-dashes with an emission covering 105 nm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro VCSEL-DAY 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical properties of antiphase boundaries in III-V epitaxial layer on silicon with conductive tip atomic force microscopy (C-AFM) and with Kelvin Probe Force Microscopy (KPFM) techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MatEpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Steirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Rockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of zinc sulfide nanowaveguides for 2nd-order nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants 2023 - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électronique pour la conversion - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability of a MBE grown GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of epitaxial GaAs/Si vs GaAs photocathodes for solar hydrogen production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of second order quasi-phase matching in whispering gallery mode resonators using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de croissance de l'homoépitaxie silicium par UHV- CVD sur la reconstruction de surface du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon interactions around antiphase boundaries in InGaP/SiGe/Si : structural and optical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitons bounded around In-rich antiphase boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium content impact on structural and optical properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è colloque Journées Surfaces et Interfaces (JSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties investigation of (In,Ga)As/GaP quantum dots for direct bandgap emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and magneto-optical properties of GaAsPN/GaPN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Covre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Iikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Henini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Brazil-Materials Research Society Annual Meeting (B-MRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, São Paulo, Brazil. , O.P1.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaP-growth and doping by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of monolithic and heterogeneous integrated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical injection in GaP-based laser waveguides and active areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26th International Conference on Indium Phosphide and Related Materials (IPRM 2014), pp.P23, 2014, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Lasers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, 2016, 9781785480621. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 - Probing and Controlling the Spin State of Single Magnetic Atoms in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Self Assembled Semiconductor Nanostructures for Novel Devices in Photonics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.448-475, 2008, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-046325-4.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V nanostructures on silicon in the pseudomorphic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de spins individuels dans les boîtes quantiques magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yoan Léger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Léger,  CNRS researcher at Institut FOTON, is an expert in semiconductor spectroscopy. His current research activity is focuses on the development of new nonlinear photonic circuits based on III-V semiconductors and especially gallium phosphide. He leads many aspects of this research, from theoretical predictions of nonlinear phenomena and design to nanofabrication and their optical characterizations. He is also involved in exploring the opto-electronic properties of emerging materials for energy which currently focuses on photoelectrochemistry of semiconductor electrodes.Before joinging CNRS, Y. Léger worked as a post-doc in B. Deveaud's group at EPFL where he explored the physics of excitons-polaritons in confined systems with main achievements in the observation of nonlinear excitations. and multistability phenomena. During his PhD thesis at the Néel Institute, he studied the magneto-optical properties of manganese-doped quantum dots, notably with the first observation of the optical signature of an individual magnetic atom integrated into a quantum dot.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled micro-resonators for second-order integrated nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (21), pp.6766. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency second harmonic generation in transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (14), pp.29239. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.557556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical Hydrogen Generation by Ni-Coated Gallium Arsenide Epilayers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (25), pp.11290. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Conversion by Electrochemiluminescence at Semiconductor Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (15), pp.2144-2153. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.4c00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Photoinduced Electrochemiluminescence Imaging with Structured Silicon Photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.11722-11729. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrode/Electrolyte interfacial band lineup engineering with alloyed III-V thin films grown on Si substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vi Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1091-1097. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3tc02556j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off‐Grid Electrogenerated Chemiluminescence with Customized p‐i‐n Photodiodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202308023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual bandgap operation of a GaAs/Si photoelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.112138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local reactivity of metal-insulator-semiconductor photoanodes imaged by photoinduced electrochemiluminescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le-Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (82), pp.12262-12265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cc03702a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion photoinduced electrochemiluminescence of luminol-H2O2 at Si/SiOx/Ni photoanodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.142013. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation-patterned gallium phosphide for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Insulator-Semiconductor Anodes for Ultrastable and Site-Selective Upconversion Photoinduced Electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ababou-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202201865. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202201865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Stokes Photoinduced Electrochemiluminescence at a Photocathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guobao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (47), pp.6686-6688. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC01804G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide-on-insulator integrated photonic structures fabricated using micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.3731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.461146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Wave Second-Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.2032-2039. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in III-V semiconductors: Atomic configurations, band structures, and Fermi levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (16), pp.165310. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Anti-Stokes Photo-induced Electrochemiluminescence at Closed Semiconducting Bipolar Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (24), pp.5538-5544. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GaPSb/Si tandem material association properties for photoelectrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110888. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemistry at semiconductor/liquid interfaces triggered by electrochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiran Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (12), pp.100670. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss assessment in random crystal polarity gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4646. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.399935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of Second-Order Quasi-Phase Matching in Whispering Gallery Mode Resonators Using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (7), pp.1617-1621. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen incorporation and thermal annealing on the optical and spin properties of GaPN dilute nitride alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albalawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Galvão Gobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Vinícius Avanço Galeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 814, pp.152233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength evanescent coupler for nonlinear GaP-based microdisk resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.3.000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical water oxidation of GaP 1−x Sb x with a direct band gap of 1.65 eV for full spectrum solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjayan Sathasivam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Jurczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.1720-1729. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SE00113A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (30), pp.1801585. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201801585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence hyperspectral analysis of whispering gallery modes in active semiconductor wedge resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.1766-1769. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.001766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second-Order Nonlinearity for THz Generation by Resonant Interaction of Exciton-Polariton Rabi Oscillations with Optical Phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Rojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Morigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (12), pp.127401. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.127401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and doping of AlGaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in gallium phosphide microdisks on silicon: from strict $\bar{4}$ to random quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.065004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa676d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Monolithic Versus Heterogeneous Lasers Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Issue on Silicon Photonics, 22 (6), pp.1500708. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2016.2621558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase domain tailoring for combination of modal and 4¯ -quasi-phase matching in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (13), pp.14608. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.014608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect formation during chlorine-based dry etching and their effects on the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.041304. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4950445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Klembt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (18), pp.186403. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Fourier transform spectroscopy of exciton-polaritons and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (12), pp.125415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlorine ion penetration in InP/InAsP quantum well structures during dry etching processes and effects of induced-defects on the electronic and structural behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2015), 55 (9-10), pp.1750-1753. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nitrogen incorporation and fast carrier dynamics in (In,Ga)AsN/GaP self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (24), pp.243111. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast tristable spin memory of a coherent polariton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taofiq K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2008. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL Based on InAs Quantum-Dashes With a Lasing Operation Over a 117-nm Wavelength Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (21), pp.2126-2128. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2282084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a nonradiative reservoir on polariton spin multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (4), pp.045303. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic spin vortices and textures in exciton-polariton condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri G. Rubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2590. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dark-soliton formation in a polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morier-Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.020509. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.020509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.064508. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Portella-Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Paraïso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single magnetic atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 246 (4), pp.756-761. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200880651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Paraiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Circular Polarization in p-Doped Single Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3938/jkps.53.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical probing of spin fluctuations of a single paramagnetic Mn atom in a semiconductor quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (12), pp.125324. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin properties of charged Mn-doped quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (8), pp.081713. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2722774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine structure of exciton excited levels in a quantum dot with a magnetic ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ivchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (20), pp.205313. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.205313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence-band mixing in neutral, charged, and Mn-doped self-assembled quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.045331. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Mn concentration into CdTe quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 893 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Spin State of a Single Magnetic Ion in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.161307. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.207403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in polycrystalline Zinc Sulfide nanowaveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu2A.3, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu2A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse orientation patterned gallium phosphide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.ITu1B.3, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2025.ITu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low losses optical devices on GaP/GaAs platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/iprsn.2025.iw3a.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Orientation Patterned Gallium Phosphide waveguides for high efficiency second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optoélectroniques et structure des matériaux aux échelles nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école C’Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène solaire par photo-électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée bretonne Hydrogène R&amp;D – formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zinc sulfide waveguides for nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP WGM microdisks for second order nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline zinc sulfide waveguides for nonlinear photonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Phosphide Platforms for Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on the Physics of Semiconductors (ICPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Nonlinear Characterization of Vertical Orientation-Patterned Gallium Phosphide Waveguides for Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics (IPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear characterization of vertical orientation-patterned gallium phosphide waveguides for second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on the Physics of Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-Band Translation by Second-Harmonic Generation in an Orientation-Patterned Gallium Phosphide Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2024.ITh2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of epitaxial materials: from crystal defects to optoelectronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd OPERA training school “Characterization techniques for epitaxial materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de seconde harmonique dans un guide d’onde en phosphure de gallium à orientation structurée aux longueurs d’onde télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rinaldo Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de couches minces de ZnS et design de guides d'ondes en ZnS pour la photonique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de microrésonateurs intégrés à base de phosphure de gallium pour la génération de peignes de fréquences dans le proche et moyen-infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Della Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique guidée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in photoelectrochemical heterojunctions: Interface-controlled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting on NanoScience Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bandgap III-V alloys on a low-cost Si substrate for solar-assisted water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Vi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs on a low-cost Si substrate for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Phase Matched Second Harmonic Generation in Orientation-Patterned Gallium Phosphide Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mandouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.JW3B.184, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical losses in GaP microdisks on Si with controlled random polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide transfer printing for integrated nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulvellarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Op de Beeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Factor Zinc-Blende III-V Microdisks on Silicon for Nonlinear Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Velly-Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength coupler for second-harmonic generation in gallium phosphide microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Laser Optics (ICLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random crystal polarity of Gallium phosphide microdisks on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool S Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium phosphide on insulator photonics enabled by micro-transfer printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, United States. pp.ITu2A.6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.ITu2A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-polarity engineered gallium phosphide microdisks grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasool Saleem-Urothodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP conference- PHOTON2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Alqahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz surface phonon polariton generation in GaP photonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Turban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma etching defect formation and changes in the electronic and structural properties of InP/InAsP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Frigeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Obstacles of Monolithic III-V Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of GaP/Si active microdisks containing InGaAs/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2017 (NANOP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem C, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystal antiphase boundaries on second harmonic generation in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser integration challenges for on-chip optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICS 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des micro-disques de GaP pour l’intégration de fonctions optiques sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des propriétés optiques des microdisques de phosphure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lannion, France. pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Upper Polariton Interactions Proved with Two-Dimensional Fourier Transform (2DFT) Spectroscopy in Semiconductor Microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naotomo Takemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Kohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell D Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference (CLEO-Europe/EQEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.EG_P_5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space monitoring of exciton-polariton multistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West (OPTO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89840W, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2035371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition profiles in InP/InAsP quantum well structures under the effect of reactives gases during dry etching processes — Luminescence and SIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hortelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.P7, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCSEL à fils quantiques présentant une émission laser de 1647 à 1542 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1540 to 1645 nm continuous VCSEL emission based on quantum dashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2013.6562594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 μm VCSEL based on InAs quantum-dashes with an emission covering 105 nm wavelength range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro VCSEL-DAY 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical properties of antiphase boundaries in III-V epitaxial layer on silicon with conductive tip atomic force microscopy (C-AFM) and with Kelvin Probe Force Microscopy (KPFM) techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MatEpi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Steirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Rockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based Materials on Si for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of zinc sulfide nanowaveguides for 2nd-order nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Naïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats marquants 2023 - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électronique pour la conversion - Projet ciblé OFCOC: Optical Frequency Combs On a Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability of a MBE grown GaAs/Si photocathode for solar H2 production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EuroMBE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of epitaxial GaAs/Si vs GaAs photocathodes for solar hydrogen production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Le Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineering of III-V semiconductors on silicon for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown GaAs(x)P(1-x)/Si photoelectrodes for solar hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekan Piriyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of second order quasi-phase matching in whispering gallery mode resonators using Berry Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de croissance de l'homoépitaxie silicium par UHV- CVD sur la reconstruction de surface du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-phonon interactions around antiphase boundaries in InGaP/SiGe/Si : structural and optical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual wavelength vertical coupling for SHG in GaP microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lorenzo-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiphase boundaries in InGaP/SiGe/Si : structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stervinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of 2D-vertical In-rich APBs embedded in InGaP/SiGe/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitons bounded around In-rich antiphase boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium content impact on structural and optical properties of (In,Ga)As/GaP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31è colloque Journées Surfaces et Interfaces (JSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties investigation of (In,Ga)As/GaP quantum dots for direct bandgap emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and magneto-optical properties of GaAsPN/GaPN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Covre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gonzalez Balanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. B. Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Iikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Henini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Brazil-Materials Research Society Annual Meeting (B-MRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, São Paulo, Brazil. , O.P1.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Antiphase Boundaries on Non-linear Frequency Conversion in GaP/Si Microdisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaP-growth and doping by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Burin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of monolithic and heterogeneous integrated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2016 (CSW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier injection in GaP-based laser waveguides and dilute nitrides gain medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical injection in GaP-based laser waveguides and active areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26th International Conference on Indium Phosphide and Related Materials (IPRM 2014), pp.P23, 2014, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Lasers on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, 2016, 9781785480621. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2015-0-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 14 - Probing and Controlling the Spin State of Single Magnetic Atoms in an Individual Quantum Dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Self Assembled Semiconductor Nanostructures for Novel Devices in Photonics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.448-475, 2008, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-046325-4.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of III-V nanostructures on silicon in the pseudomorphic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de spins individuels dans les boîtes quantiques magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223377v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Harouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.557556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le-Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03702a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01804G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Billet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.461146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lorenzo-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonzalez Balanta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albalawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Galv&#227;o Gobato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Vin&#237;cius Avan&#231;o Galeti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001766" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2016.2621558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jimenez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Frigeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4950445" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takemura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125415" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836594v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cerna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq K. Para&#239;so" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morier-Genoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2282084" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045303" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020509" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Gall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boukari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880651" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.127" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125324" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maingault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722774" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivchenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729785" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045331" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.207403" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu1B.3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221634v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710010v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letoublon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Batte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709976v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Corre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morice" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709964v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196110v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392170v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulvellarie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Op de Beeck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101371v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu2A.6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotomo Takemura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D Anderson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035371" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562594" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920834v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224954v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990227v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293254v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707905v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497049v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496913v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Covre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iikawa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Henini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396646v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01237-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037870v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-046325-4.00014-1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918789v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223377v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Le Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Harouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.557556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huillery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.4c00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478358v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Sepulveda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Duque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Hanh Le" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02556j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.112138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le-Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03702a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bergamini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202201865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01804G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Billet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raineri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.461146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mandouze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rinaldo Talenti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem-Urothodi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.399935" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lorenzo-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gonzalez Balanta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albalawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Galv&#227;o Gobato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Vin&#237;cius Avan&#231;o Galeti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.3.000043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjayan Sathasivam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Jurczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SE00113A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001766" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa676d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2016.2621558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jimenez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pommereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Frigeri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4950445" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takemura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125415" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTPV9JP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904939" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cerna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq K. Para&#239;so" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morier-Genoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2282084" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045303" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Grosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nardin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.020509" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le-Gall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boukari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.127" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125324" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maingault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2722774" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037980v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivchenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.205313" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045331" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729785" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.207403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Na&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu2A.3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.ITu1B.3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221634v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glenat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2025.iw3a.4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710010v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letoublon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Na&#239;m" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Batte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Saleem Urothodi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647803" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709949v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710080v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709976v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Corre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morice" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harouri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Gratiet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709964v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711999v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Graciet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2024.ITh2B.5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224922v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196334v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197066v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196110v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968129v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229363v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talenti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.184" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Velly-Pareige" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulvellarie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Op de Beeck" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541998" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285528v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool S Urothodi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032222v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu2A.6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707877v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497145v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497224v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotomo Takemura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D Anderson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132903v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035371" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132900v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hortelano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Folliot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880554" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953001v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562594" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920834v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745313v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696982v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388180v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225008v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224954v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408286v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402702v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990227v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032925v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293254v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864388v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909074v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864401v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707905v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497049v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496913v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Covre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iikawa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Henini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496739v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497057v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497141v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6880545" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880545" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396646v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01237-0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037870v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-046325-4.00014-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918789v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202472v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>