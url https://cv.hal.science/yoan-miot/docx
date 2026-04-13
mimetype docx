--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -593,196 +593,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04158396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Politiques locales de l’énergie : un renouveau sous contraintes » – Verdir pour survivre. La transition énergétique comme levier face à la décroissance urbaine ? Le cas de Vitry-le-François</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021019⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03540324v1</w:t>
+                <w:t xml:space="preserve">hal-03396095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier « Politiques locales de l’énergie : un renouveau sous contraintes » – Verdir pour survivre. La transition énergétique comme levier face à la décroissance urbaine ? Le cas de Vitry-le-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396095v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
               </w:r>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,51 +2209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,493 +2449,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336589v1</w:t>
+                <w:t xml:space="preserve">halshs-02421075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Arab</w:t>
+                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Crague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
+              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421085v1</w:t>
+                <w:t xml:space="preserve">halshs-02421120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421120v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421075v1</w:t>
+                <w:t xml:space="preserve">hal-03336589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3055,51 +3055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des rez-de-chaussée commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5055,450 +5055,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03576287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilité de la centralité en contexte de décroissance urbaine : le centre-ville comme problème à Châlons-en-Champagne, Dunkerque et Saint-Étienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+                <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0289⟩</w:t>
+              <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.97-127, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255268v1</w:t>
+                <w:t xml:space="preserve">halshs-03255307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">Fragilité de la centralité en contexte de décroissance urbaine : le centre-ville comme problème à Châlons-en-Champagne, Dunkerque et Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.97-127, 2021, 9782365122788. </w:t>
+              <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.289-319, 2021, Collection Savoir / Agir, 9782365122788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03255307v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03255268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démolir sans (presque) reconstruire. Retours sur quinze ans de démolitions à Vitry-le-François.</w:t>
+                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03540328v1</w:t>
+                <w:t xml:space="preserve">halshs-03255280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
+                <w:t xml:space="preserve">Démolir sans (presque) reconstruire. Retours sur quinze ans de démolitions à Vitry-le-François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03255280v1</w:t>
+                <w:t xml:space="preserve">halshs-03540328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur l’immobilier économique vacant dans les centralités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5635,51 +5635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,195 +6228,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de peuplement à l’aune de la rénovation urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l’évaluation de la rénovation urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.200, 2014</w:t>
+              <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171446v1</w:t>
+                <w:t xml:space="preserve">hal-01171438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques de peuplement à l’aune de la rénovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALLEN, B., PEIGNEY, F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2014</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’évaluation de la rénovation urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.200, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171438v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage, mobilités et régénération urbaine : les limites des injonctions politiques</w:t>
               </w:r>
@@ -6694,51 +6694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution de logements sociaux, politiques de peuplement et intercommunalités : quelles recompositions. Vol. 1, Etat de l'art, méthodologie et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,64 +6816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6908,64 +6908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique local et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7000,51 +7000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants : retour sur le workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7079,64 +7079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres et projets locaux du renouvellement urbain et de l’aménagement économique métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,51 +7184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,64 +7263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des cadres européens et nationaux du renouvellement urbain et de l’action publique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,51 +7734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>