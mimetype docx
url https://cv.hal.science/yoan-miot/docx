--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -66,675 +66,718 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement du parc social et inégalités socio-spatiales. Une approche statistique dans six agglomérations françaises</w:t>
+                <w:t xml:space="preserve">Impossible desegregation? The thwarted implementation of the reform of social housing allocation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+                <w:t xml:space="preserve">Marion Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.55-103. </w:t>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Published online: 22 Apr 2026, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ges.2025.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2026.2638385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045456v1</w:t>
+                <w:t xml:space="preserve">hal-05600216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités résidentielles dans les petites villes et les bourgs-centres en décroissance au prisme des enjeux de revitalisation. Le cas du Livradois-Forez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplement du parc social et inégalités socio-spatiales. Une approche statistique dans six agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.13556⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.55-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2025.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427878v1</w:t>
+                <w:t xml:space="preserve">hal-05045456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible déségrégation ? La mise en œuvre contrariée de la réforme des attributions de logements sociaux dans les intercommunalités françaises</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les mobilités résidentielles dans les petites villes et les bourgs-centres en décroissance au prisme des enjeux de revitalisation. Le cas du Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.13556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04182374v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation sociospatiale ? Une comparaison de six agglomérations françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impossible déségrégation ? La mise en œuvre contrariée de la réforme des attributions de logements sociaux dans les intercommunalités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.113-145. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.65-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04158396v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
+                <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation sociospatiale ? Une comparaison de six agglomérations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Arab</w:t>
+                <w:t xml:space="preserve">Collectif Api</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.113-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396095v1</w:t>
+                <w:t xml:space="preserve">halshs-04158396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Politiques locales de l’énergie : un renouveau sous contraintes » – Verdir pour survivre. La transition énergétique comme levier face à la décroissance urbaine ? Le cas de Vitry-le-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,103 +811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Api</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Questions raciales / questions urbaines, 39 (2), pp.215-237. </w:t>
@@ -896,1011 +939,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03635265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37759⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04486324v1</w:t>
+                <w:t xml:space="preserve">hal-03396095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341363v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619125v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décroître pour survivre ? Démolitions et transition énergétique à Vitry‑le‑François</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.192-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02723638.2017.1332927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619128v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle activité de conception dans les séquences aval des projets d’aménagement ? Apprentissages et négociations dans l’encadrement des opérations immobilières à Bordeaux Euratlantique et Lille-Arras-Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Décroître pour survivre ? Démolitions et transition énergétique à Vitry‑le‑François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519567v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelle activité de conception dans les séquences aval des projets d’aménagement ? Apprentissages et négociations dans l’encadrement des opérations immobilières à Bordeaux Euratlantique et Lille-Arras-Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619186v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du facteur démographique dans les processus de décroissance urbaine. Le cas de trois villes de tradition industrielle françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inégalités et habitat en Île-de-France : quelles conséquences des politiques de renouvellement urbain sur le peuplement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.6192⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (170), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422043v1</w:t>
+                <w:t xml:space="preserve">hal-01619186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie d'attractivité résidentielle des quartiers anciens roubaisiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle du facteur démographique dans les processus de décroissance urbaine. Le cas de trois villes de tradition industrielle françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Echos du Logement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Espaces en dépeuplement, 2015/3 - 2016/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422080v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La stratégie d'attractivité résidentielle des quartiers anciens roubaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Echos du Logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vivre Ensemble ? La mixité sociale, entre mythe et réalité., 2015-4 / 2016-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619108v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Attractiveness as a Public Policy Goal for Declining Industrial Cities: Housing Renewal Strategies in Mulhouse, Roubaix and Saint-Etienne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Rosa Bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09654313.2013.820098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422047v1</w:t>
+                <w:t xml:space="preserve">hal-01619108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler l’habitat des quartiers anciens dans le cadre de la « Politique de la Ville » : la gentrification comme horizon ? – Les exemples de Mulhouse, Roubaix et Saint-Etienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Residential Attractiveness as a Public Policy Goal for Declining Industrial Cities: Housing Renewal Strategies in Mulhouse, Roubaix and Saint-Etienne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Responding to Tough Times: Policy and Planning Strategies in Shrinking Cities, 23 (1), pp.104-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2013.820098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422048v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renouveler l’habitat des quartiers anciens dans le cadre de la « Politique de la Ville » : la gentrification comme horizon ? – Les exemples de Mulhouse, Roubaix et Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, « Peupler la ville : les politiques de gentrification et bien d’autres choses encore… », 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ségrégation socio-spatiale dans la métropole lilloise et à Roubaix : l’apport des mobilités résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,1993 +2044,1993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite la vente HLM ? Analyse statistique de la vente de logements sociaux dans trois marchés de l’habitat différenciés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mondain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième biennale de sociologie urbaine. A qui appartient la ville ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT9 - AFS, Dec 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Propriétaires et héritiers de biens immobiliers dans les villes décroissantes : un regard international. Séminaire de l’atelier 6 « Faire territoire, faire société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Environnement, Ville, Société, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les politiques publiques suscitent de la réactivation citoyenne de locaux vacants : le cas du Livradois-Forez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Imhof</w:t>
+                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.398-401</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114135v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quand les politiques publiques suscitent de la réactivation citoyenne de locaux vacants : le cas du Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.398-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114143v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.292-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Matinale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif#Ressources, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421075v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421120v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421096v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
+              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421085v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336589v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421103v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
+              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338372v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">AESOP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619217v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La production des rez-de-chaussée commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Commerce et changements urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619210v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des rez-de-chaussée commerciaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Commerce et changements urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619202v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation. Colloque de l'ASRDLF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01640991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démolir sans (presque) reconstruire. Retours sur quinze ans de démolitions à Vitry-le-François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque (Dé)construire. Saisir la décroissance comme opportunité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité de projet en aménagement : quels cadres théorique et méthodologique ? Retours d’expériences de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1, UMR Géographie-Cités, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité de projet en aménagement : quels cadres théorique et méthodologique ? Retours d’expériences de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Champ Libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international APERAU, Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque APERAU Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Bonheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,120 +4040,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel urbanisme dans/pour les espaces ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.10859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4029,731 +4163,731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir face à la vacance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Autrement, 96 p, 2023, Les carnets POPSU, 9782080419576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04171237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie de l'aménagement en pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Idt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Moniteur, 2023, 978-2-281-13616-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Ponts, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ville vue d’en bas. Travail et production de l’espace populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Miguel Caderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mortain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Amsterdam, 240 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Degeyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de la rénovation urbaine à l'épreuve des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-11-009787-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.258, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4763,1813 +4897,1813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du modèle métropolitain. Villes en crise et interdépendances territoriales dans le Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les territoires du nord. Capitalisme, race et pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 21-50, 2024, Espaces politiques, 978-2-7574-4232-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04988592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux énergétiques et climatiques transforment-ils réellement le champ de l’amélioration de l’habitat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Idt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Arab; Amandine Mille; Antoine Pauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, 2022, 2810707898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quinquennat Macron et les politiques du logement : une accélération néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Dolez; Anne-Cécile Douillet; Julien Fretel; Rémi Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise Macron à l'épreuve du pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-224, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03576287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.97-127, 2021, 9782365122788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilité de la centralité en contexte de décroissance urbaine : le centre-ville comme problème à Châlons-en-Champagne, Dunkerque et Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.289-319, 2021, Collection Savoir / Agir, 9782365122788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démolir sans (presque) reconstruire. Retours sur quinze ans de démolitions à Vitry-le-François.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur l’immobilier économique vacant dans les centralités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julien Aldhuy, Vincent Gollain et Fabien Nadou. Aménagement économique des territoires : Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Collection Théories et pratiques, 979-10-94385-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la vacance résidentielle. L'expérience des organismes de logements sociaux français dans les territoires en décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mondain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia, Arab,Yoan, Miot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.123-140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.293-311, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et Habitat. Pratiques individuelles, production urbaine et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine, Bognon, Marion, Magnan, Juliette, Maulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et Aménagement. Théories et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.112-131, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l'activité économique pour la requalification urbaine d'un quartier prioritaire - Le cas du quartier Croix-Rouge à Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Crague. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire la ville avec l'industrie. Métropoles et villes moyennes : quatre retours d'expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.89-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03138631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128511v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127199v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation résidentielle des créatifs : une localisation urbaine ? Une réflexion à partir du cas de l’agglomération lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Liefooghe; Dominique Mons; Didier Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lille, métropole créative ? Nouveaux liens, nouveaux lieux, nouveaux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2016, collection "Environnement et Société", 978-2-7574-1281-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville industrielle à la ville créative. Les cas de Roubaix et de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économe créative et ses territoires. Enjeux et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, collection "Espaces et Territoires", 978-2-7535-3978-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de peuplement à l’aune de la rénovation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALLEN, B., PEIGNEY, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’évaluation de la rénovation urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.200, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage, mobilités et régénération urbaine : les limites des injonctions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FOL, S., MIOT, Y., VIGNAL, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.211-228, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing strategies for a shrinking French city: the case of Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Martinez-Fernandez ; Naoko Kubo; Antonella Noya; Tamara Weyman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Change and Local Development: Shrinkage, Regeneration and Social Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OECD, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6579,804 +6713,804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financer les coûts d’urbanisation dans les opérations d’aménagement : l’économie de l’aménagement au concret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Idt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vilmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport pour le Réseau des Finances Locales, Réseau FIL, Eurométropole de Strasbourg, Institut Paris Région, LIFTI, PUCA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution de logements sociaux, politiques de peuplement et intercommunalités : quelles recompositions. Vol. 1, Etat de l'art, méthodologie et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dormois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence nationale de cohésion des territoires. 2020, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix, Métropole Européenne de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique local et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] École des ponts, Caisse des Dépôts et Consignations. 2018, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants : retour sur le workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres et projets locaux du renouvellement urbain et de l’aménagement économique métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des cadres européens et nationaux du renouvellement urbain et de l’action publique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7386,100 +7520,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la décroissance urbaine, l’attractivité résidentielle ? : le cas des villes de tradition industrielle de Mulhouse, Roubaix et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Lille 1 - Sciences et Technologies, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LIL10191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01422052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7489,105 +7623,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la reconquête du marché. Acteurs publics face à la dévalorisation du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris-Est Sup, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7734,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2026.2638385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>