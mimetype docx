--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -727,105 +727,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04158396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Politiques locales de l’énergie : un renouveau sous contraintes » – Verdir pour survivre. La transition énergétique comme levier face à la décroissance urbaine ? Le cas de Vitry-le-François</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03540324v1</w:t>
+                <w:t xml:space="preserve">hal-03341363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
               </w:r>
@@ -939,291 +943,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03635265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier « Politiques locales de l’énergie : un renouveau sous contraintes » – Verdir pour survivre. La transition énergétique comme levier face à la décroissance urbaine ? Le cas de Vitry-le-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396095v1</w:t>
+                <w:t xml:space="preserve">halshs-03540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37759⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04486324v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341363v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
               </w:r>
@@ -1575,256 +1575,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du facteur démographique dans les processus de décroissance urbaine. Le cas de trois villes de tradition industrielle françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Rosa Bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422043v1</w:t>
+                <w:t xml:space="preserve">hal-01619108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie d'attractivité résidentielle des quartiers anciens roubaisiens</w:t>
+                <w:t xml:space="preserve">Le rôle du facteur démographique dans les processus de décroissance urbaine. Le cas de trois villes de tradition industrielle françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Echos du Logement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Espaces en dépeuplement, 2015/3 - 2016/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422080v1</w:t>
+                <w:t xml:space="preserve">hal-01422043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La stratégie d'attractivité résidentielle des quartiers anciens roubaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Echos du Logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vivre Ensemble ? La mixité sociale, entre mythe et réalité., 2015-4 / 2016-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619108v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential Attractiveness as a Public Policy Goal for Declining Industrial Cities: Housing Renewal Strategies in Mulhouse, Roubaix and Saint-Etienne (France)</w:t>
               </w:r>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2242,109 +2242,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
+              <w:t xml:space="preserve">La Matinale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif#Ressources, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114143v1</w:t>
+                <w:t xml:space="preserve">hal-03336699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les politiques publiques suscitent de la réactivation citoyenne de locaux vacants : le cas du Livradois-Forez</w:t>
               </w:r>
@@ -2419,821 +2419,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.292-295</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114086v1</w:t>
+                <w:t xml:space="preserve">hal-03114143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des villes condamnées à la décroissance ? Mise à l'agenda de la décroissance urbaine et stratégies locales dans cinq villes de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Matinale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif#Ressources, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.292-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336699v1</w:t>
+                <w:t xml:space="preserve">hal-03114086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421120v1</w:t>
+                <w:t xml:space="preserve">hal-03338372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421096v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventer des politiques de l’habitat pour les villes en décroissance ? Réflexions et expériences à Châlons-en-Champagne, Saint-Dizier, Saint-Etienne et Vitry-le-François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
+              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421085v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336589v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421075v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
+              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338372v1</w:t>
+                <w:t xml:space="preserve">hal-03336589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421103v1</w:t>
+                <w:t xml:space="preserve">halshs-02421075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,51 +3271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des rez-de-chaussée commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,51 +3353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,286 +3757,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
+                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+                <w:t xml:space="preserve">Rosa Bonheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international APERAU, Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Canada</w:t>
+              <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01070018v1</w:t>
+                <w:t xml:space="preserve">hal-01171462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delage</w:t>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque APERAU Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international APERAU, Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171455v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes : entre filtrage socio-spatial et trajectoires résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Bonheur</w:t>
+                <w:t xml:space="preserve">M Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centralité populaire : un concept pour comprendre pratiques et territorialités des classes populaires d’une ville périphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">colloque APERAU Villes à vivre : Le quotidien métropolitain entre ancrage et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171462v1</w:t>
+                <w:t xml:space="preserve">hal-01171455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4353,51 +4353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,242 +4658,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de la rénovation urbaine à l'épreuve des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Devaux</w:t>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-11-009787-3</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.258, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01393622v1</w:t>
+                <w:t xml:space="preserve">hal-01069607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">La gouvernance de la rénovation urbaine à l'épreuve des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vignal</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.258, 2014</w:t>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-11-009787-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069607v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5588,51 +5588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur l’immobilier économique vacant dans les centralités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5769,51 +5769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,208 +6039,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03138631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-163, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127199v1</w:t>
+                <w:t xml:space="preserve">hal-02128511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de logement et inégalités sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+                <w:t xml:space="preserve">Être propriétaire dans les périphéries parisiennes: des mobilités résidentielles marquées par un filtrage socio-spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l'Est de Paris. Inégalités, mobilités et recompositions socio-spatiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Œil d’Or, pp.165-186, 2019, collection Critiques &amp; Cités (Labex Futurs urbains), 978-2-913661-97-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02128511v1</w:t>
+                <w:t xml:space="preserve">hal-02127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation résidentielle des créatifs : une localisation urbaine ? Une réflexion à partir du cas de l’agglomération lilloise</w:t>
               </w:r>
@@ -6944,241 +6944,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Développement économique local et urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix, Métropole Européenne de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] École des ponts, Caisse des Dépôts et Consignations. 2018, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341346v1</w:t>
+                <w:t xml:space="preserve">hal-03338908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement économique local et urbanisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] École des ponts, Caisse des Dépôts et Consignations. 2018, 142 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix, Métropole Européenne de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338908v1</w:t>
+                <w:t xml:space="preserve">hal-03341346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants : retour sur le workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7207,267 +7207,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres et projets locaux du renouvellement urbain et de l’aménagement économique métropolitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619112v1</w:t>
+                <w:t xml:space="preserve">hal-01619115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cadres et projets locaux du renouvellement urbain et de l’aménagement économique métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619115v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des cadres européens et nationaux du renouvellement urbain et de l’action publique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2026.2638385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2026.2638385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Rosa Bonheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2013.820098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mondain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imhof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01297709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bonheur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04474295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Caderon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mortain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Verdi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Degeyter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1969/9782706151613/l-entreprise-macron-a-l-epreuve-du-pouvoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100280v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01171443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01422077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04321097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01422052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL10191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04988604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>