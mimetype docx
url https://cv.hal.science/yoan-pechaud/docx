--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1536,464 +1536,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of digestate application on microbial respiration and bacterial communities' diversity during bioremediation of weathered petroleum hydrocarbons contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gielnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Monteil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Riom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 670, pp.271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256529v1</w:t>
+                <w:t xml:space="preserve">hal-02141820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestate application on microbial respiration and bacterial communities' diversity during bioremediation of weathered petroleum hydrocarbons contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gielnik</w:t>
+                <w:t xml:space="preserve">Charge transfer/mass transport competition in advanced hybrid electrocatalytic wastewater treatment: Development of a new current efficiency relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Huguenot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.176⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141820v1</w:t>
+                <w:t xml:space="preserve">hal-02056596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer/mass transport competition in advanced hybrid electrocatalytic wastewater treatment: Development of a new current efficiency relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 240, pp.102-111. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056596v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on efficiency and cost effectiveness of electro- and bio-electro-Fenton processes: Application to the treatment of pharmaceutical pollutants in water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 376, pp.119577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4883,135 +4883,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement d’une bulle en ascension sur l’hydrodynamique et le transfert de matière gaz/liquide - vers une investigation de l’effet du colmatage lié au biofilm.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kherbeche</w:t>
+                <w:t xml:space="preserve">In-situ regeneration of activated carbon using an electrochemical advanced oxidation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Waly Ngom</w:t>
+                <w:t xml:space="preserve">Nicolas Lusinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Isigkeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés SFGP 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329447v1</w:t>
+                <w:t xml:space="preserve">hal-04236413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de taille des flocs biologiques dans les systèmes à boues activées : Influence des paramètres hydrodynamiques à différentes échelles</w:t>
               </w:r>
@@ -5116,411 +5133,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ regeneration of activated carbon using an electrochemical advanced oxidation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Trellu</w:t>
+                <w:t xml:space="preserve">Effet du confinement d’une bulle en ascension sur l’hydrodynamique et le transfert de matière gaz/liquide - vers une investigation de l’effet du colmatage lié au biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lusinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Pape Waly Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Isigkeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés SFGP 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236413v1</w:t>
+                <w:t xml:space="preserve">hal-04329447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton Regeneration of Activated Carbon Fibers for the Removal of Pharmaceutical Residues</w:t>
+                <w:t xml:space="preserve">Electro-Fenton regeneration of activated carbon fibers: clofibric acid as model pollutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Advanced Electrochemical Oxidation for Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168508v1</w:t>
+                <w:t xml:space="preserve">hal-03277654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton regeneration of activated carbon fibers: clofibric acid as model pollutant</w:t>
+                <w:t xml:space="preserve">Electro-Fenton Regeneration of Activated Carbon Fibers for the Removal of Pharmaceutical Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Electrochemical Oxidation for Water Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">237th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montreal, Canada. pp.1266-1266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01211266mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277654v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
@@ -5903,51 +5903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Sustainable Technologies for Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6216,635 +6216,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Gas-Liquid Mass Transfer in a Slurry Bioreactor treating PAH-contaminated Soil.</w:t>
+                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
+                <w:t xml:space="preserve">Douglas O. Pino-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Fayole</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Bioremediation and Sustainable Environmental Technologie, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Miami – Florida United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720572v1</w:t>
+                <w:t xml:space="preserve">hal-01720570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of homogeneous and heterogeneous .OH radicals in an advanced electrochemical treatment - towards reactor design optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Gas-Liquid Mass Transfer in a Slurry Bioreactor treating PAH-contaminated Soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Bioremediation and Sustainable Environmental Technologie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Miami – Florida United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718408v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas O. Pino-Herrera</w:t>
+                <w:t xml:space="preserve">Role of homogeneous and heterogeneous .OH radicals in an advanced electrochemical treatment - towards reactor design optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
+              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720570v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils: Experimental analysis and modeling of hydrodynamics and mass transfer in a soil-slurry bioreactor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
+                <w:t xml:space="preserve">Remediation of PAH-Contaminated Soils: Experimental Analysis and Modeling of Hydrodynamics and Mass Transfer in a Soil-Slurry Bioreactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fayolle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pageot</w:t>
+                <w:t xml:space="preserve">Sylvain Pageot.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air, Water and Soil Pollution and Treatment (AWSPT'16), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Air, Water, and Soil Pollution and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717818v1</w:t>
+                <w:t xml:space="preserve">hal-01394519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-Contaminated Soils: Experimental Analysis and Modeling of Hydrodynamics and Mass Transfer in a Soil-Slurry Bioreactor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils: Experimental analysis and modeling of hydrodynamics and mass transfer in a soil-slurry bioreactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Pino Herrera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pageot.</w:t>
+                <w:t xml:space="preserve">S. Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air, Water, and Soil Pollution and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Prague, France</w:t>
+              <w:t xml:space="preserve">International Conference on Air, Water and Soil Pollution and Treatment (AWSPT'16), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394519v1</w:t>
+                <w:t xml:space="preserve">hal-01717818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of soil a washing solution by combined processes coupling anodic oxidation and biological treatment,</w:t>
               </w:r>
@@ -6949,297 +6949,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of humic acids by electrochemical advanced oxidation processes: mechanisms, mineralization efficiency and impact on phenanthrene degradation efficiency.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological floc size measurement for shear stress evaluation in full-scale aeration tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
+              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717529v1</w:t>
+                <w:t xml:space="preserve">hal-01158574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological floc size measurement for shear stress evaluation in full-scale aeration tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of humic acids by electrochemical advanced oxidation processes: mechanisms, mineralization efficiency and impact on phenanthrene degradation efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, France. pp.4</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158574v1</w:t>
+                <w:t xml:space="preserve">hal-01717529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
@@ -7274,97 +7274,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
+              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717798v1</w:t>
+                <w:t xml:space="preserve">hal-01717782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
@@ -7399,73 +7399,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717782v1</w:t>
+                <w:t xml:space="preserve">hal-01717798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of PAH contaminated soils: Experimental analysis and modeling of a soil-slurry bioreactor.</w:t>
               </w:r>
@@ -9635,51 +9635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220250942A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for regenerating activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,51 +9967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>