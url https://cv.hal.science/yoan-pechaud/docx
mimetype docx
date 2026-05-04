--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -883,278 +883,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing protocols for microbial induced calcite precipitation (MICP) for soil improvement–a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanène Souli</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of a complex pharmaceutical mixture: Mineralization efficiency and biodegradability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1755370⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.126659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936240v1</w:t>
+                <w:t xml:space="preserve">insu-02892504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of a complex pharmaceutical mixture: Mineralization efficiency and biodegradability enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Huguenot</w:t>
+                <w:t xml:space="preserve">Optimizing protocols for microbial induced calcite precipitation (MICP) for soil improvement–a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 253, pp.126659. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1755370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02892504v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional potential of sewage sludge digestate microbes to degrade aliphatic hydrocarbons during bioremediation of a petroleum hydrocarbons contaminated soil</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,412 +1402,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03093775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial seeding potential of digestate in bioremediation of diesel contaminated soil</w:t>
+                <w:t xml:space="preserve">Effect of digestate application on microbial respiration and bacterial communities' diversity during bioremediation of weathered petroleum hydrocarbons contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Riom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 670, pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341826v1</w:t>
+                <w:t xml:space="preserve">hal-02141820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of digestate application on microbial respiration and bacterial communities' diversity during bioremediation of weathered petroleum hydrocarbons contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gielnik</w:t>
+                <w:t xml:space="preserve">Charge transfer/mass transport competition in advanced hybrid electrocatalytic wastewater treatment: Development of a new current efficiency relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.176⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141820v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer/mass transport competition in advanced hybrid electrocatalytic wastewater treatment: Development of a new current efficiency relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Bacterial seeding potential of digestate in bioremediation of diesel contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 240, pp.102-111. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.104715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056596v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 376, pp.119577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,665 +2798,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suspended solids on the activated sludge non-newtonian behaviour and on oxygen transfer in a bubble column</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the activated sludge suspended solids on its non-Newtonian behavior and oxygen transfer in a bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camilo Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 141 (février), pp.154-165. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886369v1</w:t>
+                <w:t xml:space="preserve">hal-01394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Trellu</w:t>
+                <w:t xml:space="preserve">Effect of selenite on morphology and respiratory activity of Phanerochaete chrysosporium biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika J. Espinosa-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ganzenko</w:t>
+                <w:t xml:space="preserve">Lauchnor Ellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papirio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Eldon R. Rene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlach Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 306, pp.588-596</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393092v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the activated sludge suspended solids on its non-Newtonian behavior and oxygen transfer in a bubble column</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodological approaches for fractionation and speciation to estimate trace element bioavailability in engineered anaerobic digestion ecosystems: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenz Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeri Yekta Sepehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1324-1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394418v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenite on morphology and respiratory activity of Phanerochaete chrysosporium biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika J. Espinosa-Ortiz</w:t>
+                <w:t xml:space="preserve">Impact of suspended solids on the activated sludge non-newtonian behaviour and on oxygen transfer in a bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141 (février), pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394427v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches for fractionation and speciation to estimate trace element bioavailability in engineered anaerobic digestion ecosystems: An overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simon</w:t>
+                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenz Markus</w:t>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeri Yekta Sepehr</w:t>
+                <w:t xml:space="preserve">S. Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1324-1366</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.588-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394597v1</w:t>
+                <w:t xml:space="preserve">hal-01393092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of hydrophobic organic pollutants from soil washing/flushing solutions: A critical review.</w:t>
               </w:r>
@@ -3481,51 +3481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 194, pp.32-41. </w:t>
@@ -3714,77 +3714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des propriétés des boues activées sur leur comportement rhéologique et sur le transfert d’oxygène dans les bioréacteurs aérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3816,384 +3816,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shear stress and growth conditions on detachment and physical properties of biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paul</w:t>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Ochoa Chavez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268274v1</w:t>
+                <w:t xml:space="preserve">hal-00914414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of shear stress and growth conditions on detachment and physical properties of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ochoa Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+                <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (17), pp.5499 - 5508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914414v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (-)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4508,402 +4508,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of electrochemical processes in a landfill treatment system for removal of recalcitrant organic load</w:t>
+                <w:t xml:space="preserve">Hydrodynamics, mass transport and reactivity within a continuous electrochemical baffled reactor for removal of organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Mostefaoui</w:t>
+                <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chabani</w:t>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">74 Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236201v1</w:t>
+                <w:t xml:space="preserve">hal-04236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous electro-oxidation reactor for removal of organic pollutants: hydrodynamics, mass transport and reactivity</w:t>
+                <w:t xml:space="preserve">Integration of electrochemical processes in a landfill treatment system for removal of recalcitrant organic load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
+                <w:t xml:space="preserve">Nabil Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souâd Bouafia Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">Malika Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236388v1</w:t>
+                <w:t xml:space="preserve">hal-04236201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics, mass transport and reactivity within a continuous electrochemical baffled reactor for removal of organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Continuous electro-oxidation reactor for removal of organic pollutants: hydrodynamics, mass transport and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74 Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236393v1</w:t>
+                <w:t xml:space="preserve">hal-04236388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ regeneration of activated carbon using an electrochemical advanced oxidation process</w:t>
               </w:r>
@@ -5139,51 +5139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du confinement d’une bulle en ascension sur l’hydrodynamique et le transfert de matière gaz/liquide - vers une investigation de l’effet du colmatage lié au biofilm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kherbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Waly Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -5579,97 +5579,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -5704,73 +5704,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium carbonate precipitation of alkaliphilic bacteria on ordinary portlandite cement with a vision on recycled concrete aggregates application</w:t>
               </w:r>
@@ -5903,51 +5903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Sustainable Technologies for Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6606,64 +6606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pageot.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,51 +6843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of soil a washing solution by combined processes coupling anodic oxidation and biological treatment,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Papirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,51 +6968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological floc size measurement for shear stress evaluation in full-scale aeration tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,51 +7128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,51 +7628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress Chemical Engineering- 3rd European Congress Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Biofilm Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau National Biofilms: Les biofilms au service des Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8215,51 +8215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,51 +8340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,103 +8439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shear stress and growth conditions on detachment and physical properties of biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Liné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Conference 2011 : Processes in Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8592,51 +8592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réacteur d’électro-oxydation en continu: hydrodynamique, transfert de matière et réactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màxim Gibert-Vilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Isigkeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française du génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -8868,51 +8868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9088,103 +9088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction efficace des biofilms par combinaison d'un traitement chimique et hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech/ Réseau National Biofilms ; Gestion des biofilms, enjeux industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Romainville, France. 2011</w:t>
@@ -9258,51 +9258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Soil Remediation and Rehabilitation Existing and Innovative Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9635,51 +9635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220250942A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for regenerating activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,51 +9967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>