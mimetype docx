--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -883,278 +883,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton treatment of a complex pharmaceutical mixture: Mineralization efficiency and biodegradability enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Huguenot</w:t>
+                <w:t xml:space="preserve">Optimizing protocols for microbial induced calcite precipitation (MICP) for soil improvement–a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126659⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1755370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02892504v1</w:t>
+                <w:t xml:space="preserve">hal-02936240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing protocols for microbial induced calcite precipitation (MICP) for soil improvement–a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanène Souli</w:t>
+                <w:t xml:space="preserve">Electro-Fenton treatment of a complex pharmaceutical mixture: Mineralization efficiency and biodegradability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.126659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1755370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936240v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02892504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional potential of sewage sludge digestate microbes to degrade aliphatic hydrocarbons during bioremediation of a petroleum hydrocarbons contaminated soil</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,308 +1653,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial seeding potential of digestate in bioremediation of diesel contaminated soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gielnik</w:t>
+                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341826v1</w:t>
+                <w:t xml:space="preserve">hal-03256529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of diuretic hydrochlorothiazide from water by electro-Fenton process using BDD anode: a kinetic and degradation pathway study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Oturan</w:t>
+                <w:t xml:space="preserve">Bacterial seeding potential of digestate in bioremediation of diesel contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gielnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.613-621. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.104715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN19121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256529v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on efficiency and cost effectiveness of electro- and bio-electro-Fenton processes: Application to the treatment of pharmaceutical pollutants in water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,294 +3169,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suspended solids on the activated sludge non-newtonian behaviour and on oxygen transfer in a bubble column</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.588-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886369v1</w:t>
+                <w:t xml:space="preserve">hal-01393092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of anodic oxidation and biological treatment for the removal of phenanthrene and Tween 80 from soil washing solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Papirio</w:t>
+                <w:t xml:space="preserve">Impact of suspended solids on the activated sludge non-newtonian behaviour and on oxygen transfer in a bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Duran Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141 (février), pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393092v1</w:t>
+                <w:t xml:space="preserve">hal-01886369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of hydrophobic organic pollutants from soil washing/flushing solutions: A critical review.</w:t>
               </w:r>
@@ -3481,51 +3481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 194, pp.32-41. </w:t>
@@ -6216,385 +6216,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
+                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Gas-Liquid Mass Transfer in a Slurry Bioreactor treating PAH-contaminated Soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas O. Pino-Herrera</w:t>
+                <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Bioremediation and Sustainable Environmental Technologie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Miami – Florida United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720570v1</w:t>
+                <w:t xml:space="preserve">hal-01720572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Gas-Liquid Mass Transfer in a Slurry Bioreactor treating PAH-contaminated Soil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas O. Pino Herrera</w:t>
+                <w:t xml:space="preserve">Role of homogeneous and heterogeneous .OH radicals in an advanced electrochemical treatment - towards reactor design optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet A. Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Bioremediation and Sustainable Environmental Technologie, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Miami – Florida United States</w:t>
+              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720572v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of homogeneous and heterogeneous .OH radicals in an advanced electrochemical treatment - towards reactor design optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mousset</w:t>
+                <w:t xml:space="preserve">Solid-Liquid and Gas-Liquid Mass Transfer of PAHs in Soil-Slurry Bioreactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas O. Pino-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Papirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAPO5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brussels Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718408v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of PAH-Contaminated Soils: Experimental Analysis and Modeling of Hydrodynamics and Mass Transfer in a Soil-Slurry Bioreactor.</w:t>
               </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,51 +6843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of soil a washing solution by combined processes coupling anodic oxidation and biological treatment,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Ganzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Papirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,51 +7128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Sustainable Water Purification Technologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Karaikudi, India</w:t>
@@ -7195,277 +7195,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717782v1</w:t>
+                <w:t xml:space="preserve">hal-01717798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode: selective removal of target pollutants and biodegradability enhancement.</w:t>
+                <w:t xml:space="preserve">Treatment of soil washing solutions by electro-oxidation with BDD anode and biological treatments: a combined approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Emerging Electrochemical Water Remediation Technologies : A symposium in honor of Professor Enric Brillas and Professor Mehmet A. Oturan”, 250th ACS National Meeting &amp; Exposition,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston United States</w:t>
+              <w:t xml:space="preserve">Summer School on "Contaminated Soils",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717798v1</w:t>
+                <w:t xml:space="preserve">hal-01717782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of PAH contaminated soils: Experimental analysis and modeling of a soil-slurry bioreactor.</w:t>
               </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Oswaldo Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Oturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8868,51 +8868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,51 +9258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Soil Remediation and Rehabilitation Existing and Innovative Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,51 +9967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04354390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Martinez Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03627633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2021.27.1.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Olvera-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2020.100668" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1755370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02892504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Ganzenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126659" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gielnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kiskira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Papirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Matassa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.05.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Riom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.08.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2019.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Keita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01554" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishu Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet N.L. Lens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchanya Wongrod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-8053-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Oswaldo Pino Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esposito," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Espinosa-Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauchnor Ellen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon R. Rene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlach Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganzenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papirio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VBT4F94-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.04.039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ochoa Chavez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QCRN3L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;xim Gibert-Vilas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kherbeche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lusinier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Isigkeit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Waly Ngom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01211266mtgabs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360472v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grandclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tarrida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O. Pino-Herrera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pino Herrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pageot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717782v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277665v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>