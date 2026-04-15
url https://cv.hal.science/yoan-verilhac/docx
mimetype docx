--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -848,1352 +848,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ah ! que nous allons rire ! » : l’anticipation dans la petite presse du XIXe siècle (1840-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les « petites bonnes à tout faire » de Détective : jeux de mots et vulgarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ah ! que nous allons rire ! » : l'anticipation dans la petite presse du XIXe siècle (1840-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, s.p. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Dessy (Clément), Les Écrivains et les Nabis. La littérature au défi de la peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lire La Fortune des Rougon en feuilleton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, p. 139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Remy de Gourmont et l’exégèse de Mallarmé : l’imaginaire symboliste de la communication poétique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1039-1040, pp.232-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire La Fortune des Rougon en feuilleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, s.p</w:t>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Ah ! que nous allons rire ! » : l’anticipation dans la petite presse du XIXe siècle (1840-1860)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mort du livre et l’avènement des revues à la fin du siècle : ceci sauvera-t-il cela ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort du livre et l'avènement des revues à la fin du siècle : ceci sauvera-t-il cela ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.117-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy de Gourmont et l'exégèse de Mallarmé: l'imaginaire symboliste de la communication poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1039-1040, pp.232-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Vie à découvert et opérations en grand’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.77-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Dessy (Clément), Les Écrivains et les Nabis. La littérature au défi de la peinture</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critique, l'écrivain : fusion des emplois et redéfinition des rapports dans la jeune critique symboliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.135-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve de la durée et l'écriture de l'histoire dans le mystère urbain : Les Mystères de Lyon et Les Mystères des Carrières de Montmartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et les &amp;quot;jeunes&amp;quot; : la haine en partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.191-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie littéraire et mystification aux temps symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156 (2e trimestre), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.156.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de revue : José-Luis Diaz, Préfaces et manifestes du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgression médiatique et provocations décadentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordlit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgression médiatique et provocations décadentes : la décadence comme comportement médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.6146⟩</w:t>
+              <w:t xml:space="preserve">Nordlit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, p. 189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7557/13.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...937 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes seules savent écrire une lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medias 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,2965 +2386,2965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Un moment républicain de l’histoire littéraire : L’Enquête sur l’évolution littéraire de Jules Huret »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Entretien littéraire du XVIIIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, p. 261-273, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Images de Verlaine à La Plume. Mise en abyme d’un support médiatique et d’une âme collective »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Pascal; Trung Tran; Marie-Eve Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image, autorité, auctorialité, du Moyen Âge au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 297-311, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur le terrain discursif du foot : paris, pronostics, le plaisir de prédire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologies sportives d’aujourd’hui. Le football et ses langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 134-160, 2021, Echanges littéraires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Eve Thérenty; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde à la Une</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anamosa, p. 220-227, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rire télévisuel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire du rire (19e-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, p. 875-892, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Images de Verlaine à La Plume. Mise en abyme d’un support médiatique et d’une âme collective »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À l’aube du second éclatement médiatique de la littérature. La position historique du Chat noir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Pascal; Trung Tran; Marie-Eve Thérenty. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 297-311, 2021</w:t>
+              <w:t xml:space="preserve">Caroline Crépiat; Julien Schuh; Denis Saint-Amand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du Chat Noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, p. 73-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Un moment républicain de l’histoire littéraire : L’Enquête sur l’évolution littéraire de Jules Huret »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sociabilité du rire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Cousson. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, p. 261-273, 2021</w:t>
+              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire du rire (19e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 941-953, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Sur le terrain discursif du foot : paris, pronostics, le plaisir de prédire »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sketch humoristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 721-734, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 175-194, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« In hoc signo vinces : le pur poète symboliste comme marque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Eve Thérenty; Adeline Wrona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écrivain comme marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.175-186, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Le temps du Format-Monstre est à la fin venu : les emplois adjectivés de ‘‘monstre’’ dans la presse au XIXe siècle (1830-1870) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yanna Kor; Didier Plassard; Corinne Saminadayar-Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-monstre. Une tératologie de l'art et du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, p. 89-102, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les destinées de Herr Ebel, Eugène de première catégorie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 134-160, 2021, Echanges littéraires</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Antzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Héron; Michel Collomb; David Gullentops. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau, d'une guerre à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 43-58, 2019, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« À l’aube du second éclatement médiatique de la littérature. La position historique du Chat noir »</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jeu, on ne sait, qui confirme la fiction. Cinquante Nuances de Grey, de la romance érotique aux sex toys »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Crépiat; Julien Schuh; Denis Saint-Amand. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, p. 73-85, 2021</w:t>
+              <w:t xml:space="preserve">Marie-Eve THérenty; Adeline Wrona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, p. 136-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La sociabilité du rire »</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire de scandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 941-953, 2021</w:t>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 123-137, 2018, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sketch humoristique</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la petite presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 721-734, 2021</w:t>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 24-35, 2018, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 175-194, 2021</w:t>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 36-45, 2018, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« In hoc signo vinces : le pur poète symboliste comme marque »</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fini de rire : la petite revue ou la petite presse qui argumente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant et Yoan Vérilhac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie de bohème et petite presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.329-357, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire de scandale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec.La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.123-136, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Impressions nouvelles, pp.23-34, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Thérenty; Adeline Wrona. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.175-186, 2020</w:t>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 23-33, 2018, Réflexions faites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« ‘‘Le temps du Format-Monstre est à la fin venu : les emplois adjectivés de ‘‘monstre’’ dans la presse au XIXe siècle (1830-1870) »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la petite presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La satire dans la presse des années trente, Les Impressions nouvelles, pp.35-44, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.45-60, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portraits et culture médiatique dans les petites revues symbolistes : hermétisme, clichés et vie littéraire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yanna Kor; Didier Plassard; Corinne Saminadayar-Perrin. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Liège, p. 89-102, 2020</w:t>
+              <w:t xml:space="preserve">Hélène Védrine; Evanghelia Stead. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des revue II (1860-1930). Réseaux et circulations des modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, p. 543-557, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les destinées de Herr Ebel, Eugène de première catégorie »</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilités littéraires et &amp;quot;petite presse&amp;quot;: questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie de bohème et petite presse du 19ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, p. 9-32, 2018, 9782840163121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On lit (ce) qu’on lit : voix du lecteur professionnel dans la rubrique de revue des journaux au XIXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix du lecteur dans la presse française au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.285-306, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On lit (ce) qu’on lit : voix du lecteur professionnel dans la rubrique de revue des journaux au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova et Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.285-306, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se souvenir des beaux temps du symbolisme. Enjeux poétiques et historiques d’une archive médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Laisney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, p. 215-242, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villiers de l'Isle-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du dandysme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.557-562, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue indépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle: Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.587-593, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journalisme patriotique depuis le Toit : Le Mot de Paul Iribe et Jean Cocteau (1914-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Antzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Marie Héron; Michel Collomb; David Gullentops. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 43-58, 2019, Interférences</w:t>
+              <w:t xml:space="preserve">Héron Pierre-Marie; Thérenty Marie-Éve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau journaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La violence en liberté</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Décadent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.647-652, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Plume littéraire, artistique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.543-549, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercure de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle: Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Honoré Champion, pp.944-963, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journalisme patriotique depuis le Toit : Le Mot de Paul Iribe et Jean Cocteau (1914-1915) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 23-33, 2018, Réflexions faites</w:t>
+              <w:t xml:space="preserve">Marie-Eve Thérenty; Pierre-Marie Héron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau journaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 99-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soirées de La Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Pillet; Marie-Eve Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presse, chanson et culture orale au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Éditions, p. 161-184, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Petite Revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Kalifa; Philippe Régnier; Marie-Eve Thérenty; Alain Vaillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Civilisation du journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde éditions; Paris, p. 259-273, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Petite Revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, La satire dans la presse des années trente, Les Impressions nouvelles, pp.35-44, 2018</w:t>
+              <w:t xml:space="preserve">Marie-Eve Thérenty; Dominique Kalifa; Alain Vaillant; Philippe Régnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Civilisation du journal : Histoire culturelle et littéraire de la presse au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Nouveau Monde, pp.359-375, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.45-60, 2018</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du lectorat dans le discours critique des jeunes revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Production de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-199, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le jeu, on ne sait, qui confirme la fiction. Cinquante Nuances de Grey, de la romance érotique aux sex toys »</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le manifeste littéraire aux temps symbolistes et l’inscription du littéraire dans le médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve THérenty; Adeline Wrona. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Archives contemporaines, p. 136-147, 2018</w:t>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un événement littéraire au XIXe siècle?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-266, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1661 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste littéraire aux temps symbolistes et l'inscription du littéraire dans le médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Saminadayar-Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'un événement littéraire au XIXe siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.255-266, 2008</w:t>
@@ -5707,51 +5707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se souvenir des beaux temps du Symbolisme : enjeux poétiques et historiques d’une archive médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Soirées de &amp;quot;La Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Presse, chanson et culture orale au XIXe siècle, la parole vive au défi de l'ère médiatique", Université Paul Valéry-Montpellier 3, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. pp.161-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des portraits d'écrivains dans les petites revues symbolistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du TIGRE « Réseaux des revues artistiques et littéraires en Europe (1880-1920) », ENS-ULM, animé par E. Stead, 10 mars 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices journalistiques et inventivité littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Presse et littérature : problématiques et enjeux", journée d'études organisée par E. Amilitou, université de Nice, 17 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du lectorat dans le discours critique des jeunes revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société des études romantiques et dix-neuviémistes, tenu à Lyon les 14, 15 et 16 mai 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité et puissance de la critique périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les revues, laboratoires de la critique (1880-1920), organisé par l'Université du Maine, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6143,51 +6143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l'écrivain dans le discours de la jeune critique fin-de-siècle (1885-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire et colloque organisés à l'Université Jean Monnet (Saint-Etienne) par l'équipe stéphanoise de l'Unité mixte de recherche LIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Etienne, France. pp.273-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie de bohème et petite presse du XIXe siècle : sociabilité littéraire ou solidarité journalistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 370 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6394,51 +6394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits et culture médiatique dans les petites revues symbolistes : hermétisme, clichés et vie littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héléne Védrine et Evanghelia Stead. Presses de l'Université de Paris-Sorbonne, pp.543-558, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6456,51 +6456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Aron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,51 +6531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Jeune Critique des petites revues symbolistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Verilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, pp.332, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7300,51 +7300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Verilhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/13.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Antzenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Verilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/13.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Antzenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>