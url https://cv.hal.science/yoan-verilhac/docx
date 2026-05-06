--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -463,995 +463,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le roman sensationnel à la Belle Époque »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, p. 61-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quel pacte de lecture pour l’information divertissante ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.3860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.3860⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04503311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pornographie naturaliste des années 1880 : la banalisation du sexe comme enjeu narratif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, p. 109-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le roman sensationnel à la Belle Époque »,</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déréalisation et sensationnalisme dans le traitement de l’affaire Lindbergh : vers une poétique historique des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.8233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « petites bonnes à tout faire » de Détective : jeux de mots et vulgarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.5473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ah ! que nous allons rire ! » : l’anticipation dans la petite presse du XIXe siècle (1840-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les « petites bonnes à tout faire » de Détective : jeux de mots et vulgarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ah ! que nous allons rire ! » : l'anticipation dans la petite presse du XIXe siècle (1840-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lire La Fortune des Rougon en feuilleton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, p. 139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Dessy (Clément), Les Écrivains et les Nabis. La littérature au défi de la peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire La Fortune des Rougon en feuilleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mort du livre et l’avènement des revues à la fin du siècle : ceci sauvera-t-il cela ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, p. 61-89</w:t>
+              <w:t xml:space="preserve">, 2015, p. 117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La pornographie naturaliste des années 1880 : la banalisation du sexe comme enjeu narratif »</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Remy de Gourmont et l’exégèse de Mallarmé : l’imaginaire symboliste de la communication poétique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, p. 109-121</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1039-1040, pp.232-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...600 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503455v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04503473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort du livre et l'avènement des revues à la fin du siècle : ceci sauvera-t-il cela ?</w:t>
               </w:r>
@@ -2386,189 +2386,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Eve Thérenty; Sylvain Venayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde à la Une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anamosa, p. 220-227, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rire télévisuel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire du rire (19e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 875-892, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un moment républicain de l’histoire littéraire : L’Enquête sur l’évolution littéraire de Jules Huret »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Cousson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entretien littéraire du XVIIIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, p. 261-273, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Images de Verlaine à La Plume. Mise en abyme d’un support médiatique et d’une âme collective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Pascal; Trung Tran; Marie-Eve Thérenty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité, du Moyen Âge au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 297-311, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le terrain discursif du foot : paris, pronostics, le plaisir de prédire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2588,2295 +2734,2149 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologies sportives d’aujourd’hui. Le football et ses langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 134-160, 2021, Echanges littéraires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La critique littéraire</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À l’aube du second éclatement médiatique de la littérature. La position historique du Chat noir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Thérenty; Sylvain Venayre. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Anamosa, p. 220-227, 2021</w:t>
+              <w:t xml:space="preserve">Caroline Crépiat; Julien Schuh; Denis Saint-Amand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du Chat Noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, p. 73-85, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le rire télévisuel »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sociabilité du rire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Empire du rire (19e-21e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 875-892, 2021</w:t>
+              <w:t xml:space="preserve">L’Empire du rire (19e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 941-953, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« À l’aube du second éclatement médiatique de la littérature. La position historique du Chat noir »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sketch humoristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Crépiat; Julien Schuh; Denis Saint-Amand. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, p. 73-85, 2021</w:t>
+              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 721-734, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La sociabilité du rire »</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Empire du rire (19e-21e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 941-953, 2021</w:t>
+              <w:t xml:space="preserve">L'Empire du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 175-194, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sketch humoristique</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« In hoc signo vinces : le pur poète symboliste comme marque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 721-734, 2021</w:t>
+              <w:t xml:space="preserve">Marie-Eve Thérenty; Adeline Wrona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écrivain comme marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.175-186, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Le temps du Format-Monstre est à la fin venu : les emplois adjectivés de ‘‘monstre’’ dans la presse au XIXe siècle (1830-1870) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Vaillant; Matthieu Letourneux. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, p. 175-194, 2021</w:t>
+              <w:t xml:space="preserve">Yanna Kor; Didier Plassard; Corinne Saminadayar-Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-monstre. Une tératologie de l'art et du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, p. 89-102, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« In hoc signo vinces : le pur poète symboliste comme marque »</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les destinées de Herr Ebel, Eugène de première catégorie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.175-186, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Antzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Héron; Michel Collomb; David Gullentops. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau, d'une guerre à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 43-58, 2019, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« ‘‘Le temps du Format-Monstre est à la fin venu : les emplois adjectivés de ‘‘monstre’’ dans la presse au XIXe siècle (1830-1870) »</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jeu, on ne sait, qui confirme la fiction. Cinquante Nuances de Grey, de la romance érotique aux sex toys »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yanna Kor; Didier Plassard; Corinne Saminadayar-Perrin. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Liège, p. 89-102, 2020</w:t>
+              <w:t xml:space="preserve">Marie-Eve THérenty; Adeline Wrona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, p. 136-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les destinées de Herr Ebel, Eugène de première catégorie »</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire de scandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Vérilhac</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 123-137, 2018, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la petite presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 24-35, 2018, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 23-33, 2018, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage de la petite presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La satire dans la presse des années trente, Les Impressions nouvelles, pp.35-44, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.45-60, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Charlier; Amélie Chabrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 36-45, 2018, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fini de rire : la petite revue ou la petite presse qui argumente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant et Yoan Vérilhac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie de bohème et petite presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.329-357, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire de scandale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec.La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.123-136, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Chabrier et Marie-Astrid Charlier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de griffes, prises de bec. La satire dans la presse des années trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Impressions nouvelles, pp.23-34, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portraits et culture médiatique dans les petites revues symbolistes : hermétisme, clichés et vie littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Védrine; Evanghelia Stead. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des revue II (1860-1930). Réseaux et circulations des modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, p. 543-557, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilités littéraires et &amp;quot;petite presse&amp;quot;: questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie de bohème et petite presse du 19ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, p. 9-32, 2018, 9782840163121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On lit (ce) qu’on lit : voix du lecteur professionnel dans la rubrique de revue des journaux au XIXe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix du lecteur dans la presse française au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.285-306, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On lit (ce) qu’on lit : voix du lecteur professionnel dans la rubrique de revue des journaux au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova et Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.285-306, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se souvenir des beaux temps du symbolisme. Enjeux poétiques et historiques d’une archive médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Laisney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, p. 215-242, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villiers de l'Isle-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du dandysme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.557-562, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Plume littéraire, artistique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.543-549, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercure de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle: Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Honoré Champion, pp.944-963, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue indépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Curatolo Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle: Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.587-593, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journalisme patriotique depuis le Toit : Le Mot de Paul Iribe et Jean Cocteau (1914-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Antzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Marie Héron; Michel Collomb; David Gullentops. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 43-58, 2019, Interférences</w:t>
+              <w:t xml:space="preserve">Héron Pierre-Marie; Thérenty Marie-Éve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau journaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Archives contemporaines, p. 136-147, 2018</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Décadent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Verilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Honoré Champion, pp.647-652, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...1348 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057241v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03057242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le journalisme patriotique depuis le Toit : Le Mot de Paul Iribe et Jean Cocteau (1914-1915) »</w:t>
               </w:r>
@@ -7300,51 +7300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Verilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/13.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Antzenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Verilhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.156.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/13.2054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Antzenberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04502497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03593538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>