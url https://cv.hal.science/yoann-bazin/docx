--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -422,351 +422,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries : un outil pour comprendre les enjeux de notre temps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA et Leadership : l’avenir des entreprises appartient-il aux PDG algorithmiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/les-series-un-outil-pour-comprendre-les-enjeux-de-notre-temps/</w:t>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/ia-et-leadership-lavenir-des-entreprises-appartient-il-aux-pdg-algorithmiques/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101878v1</w:t>
+                <w:t xml:space="preserve">hal-05101596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnes sans abri : mieux vaut loger qu’héberger en urgence</w:t>
+                <w:t xml:space="preserve">Better CSR? Return to Neighborliness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">California Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00081256231164136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099981v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better CSR? Return to Neighborliness</w:t>
+                <w:t xml:space="preserve">Personnes sans abri : mieux vaut loger qu’héberger en urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">California Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435553v1</w:t>
+                <w:t xml:space="preserve">hal-05099981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et Leadership : l’avenir des entreprises appartient-il aux PDG algorithmiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les séries : un outil pour comprendre les enjeux de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/ia-et-leadership-lavenir-des-entreprises-appartient-il-aux-pdg-algorithmiques/</w:t>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/les-series-un-outil-pour-comprendre-les-enjeux-de-notre-temps/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101596v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Artificial Intelligence More Sustainable: Three Points of Entry into an Ethical Black Box:</w:t>
               </w:r>
@@ -1222,209 +1222,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de l’éthique des affaires en France, trajectoire historique d’une comète théorique</w:t>
+                <w:t xml:space="preserve">De la République des Lettres à l’évaluation en double aveugle : une archéologie des revues académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, XXVI (64), pp.67. </w:t>
+              <w:t xml:space="preserve">, 2020, XXVI (64), pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.064.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.064.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110387v1</w:t>
+                <w:t xml:space="preserve">hal-05071351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la République des Lettres à l’évaluation en double aveugle : une archéologie des revues académiques</w:t>
+                <w:t xml:space="preserve">Naissance de l’éthique des affaires en France, trajectoire historique d’une comète théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magne</w:t>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, XXVI (64), pp.123-144. </w:t>
+              <w:t xml:space="preserve">, 2020, XXVI (64), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.064.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.064.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071351v1</w:t>
+                <w:t xml:space="preserve">hal-03110387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesthetic Objects, Aesthetic Judgments and the Crafting of Organizational Style in Creative Industries</w:t>
               </w:r>
@@ -2006,398 +2006,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'une démocratie organisationnelle : exigences, dérives et conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answering Levinas’ call in organization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giuseppina Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867647v1</w:t>
+                <w:t xml:space="preserve">hal-02065932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answering Levinas’ call in organization studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux d'une démocratie organisationnelle : exigences, dérives et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mieux-être au travail : repenser le management et l’émergence de la personne, 22, pp.140-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/emre.12137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065932v1</w:t>
+                <w:t xml:space="preserve">hal-01867647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of heterotopias in organization studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'entreprise au risque du dire-vrai du philosophe : forces, faiblesses, opportunités et menaces de la parrêsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (Supplément Hors Série au n° 54), pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065942v1</w:t>
+                <w:t xml:space="preserve">hal-01798031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise au risque du dire-vrai du philosophe : forces, faiblesses, opportunités et menaces de la parrêsia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The emergence of heterotopias in organization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798031v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2799,51 +2799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONTRÔLE COMME PRATIQUE (CONTROL-AS- PRACTICE) - PROPOSITION D'UNE AUTRE GRILLE DE LECTURE DU CONTRÔLE ORGANISATIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,64 +3398,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (OC_1124_1) : Suits : Travailler son regard organisationnel à travers des séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tchemenian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Goiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256231164136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.35-62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruel Bencherqui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.066.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620916519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619831059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Strubel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bencherqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.110.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Bruna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naccache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z672P9CK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2013-0091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre, Jean Magne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922549v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05108346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tchemenian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Goiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256231164136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.35-62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruel Bencherqui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.066.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620916519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619831059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Strubel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bencherqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.110.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Bruna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naccache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z672P9CK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2013-0091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre, Jean Magne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922549v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05108346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>