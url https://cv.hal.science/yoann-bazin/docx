--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -72,3131 +72,3516 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial Mood Work: Generating Coordination in Creative, Time‐Pressured Settings</w:t>
+                <w:t xml:space="preserve">Adiaphorizing Processes in Organizations-Ethical Insensitivity in the Face of Managerial Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Korica</w:t>
+                <w:t xml:space="preserve">Y. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
+                <w:t xml:space="preserve">A. Notais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8551.12926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-026-06286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370667v1</w:t>
+                <w:t xml:space="preserve">hal-05625752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Managerial Mood Work: Generating Coordination in Creative, Time‐Pressured Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Korica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.1674-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8551.12926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334514v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des données personnelles dans la recherche académique française en sciences de gestion : enjeux et responsabilités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l'autre côté du miroir : Mieux comprendre les dérives de la mobilité interne grâce au cas France Télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Notais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Élise Goiseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136599v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et Leadership : l’avenir des entreprises appartient-il aux PDG algorithmiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La gestion des données personnelles dans la recherche académique française en sciences de gestion : enjeux et responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tchemenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Goiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101596v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better CSR? Return to Neighborliness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IA et Leadership : l’avenir des entreprises appartient-il aux PDG algorithmiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">California Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/ia-et-leadership-lavenir-des-entreprises-appartient-il-aux-pdg-algorithmiques/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435553v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnes sans abri : mieux vaut loger qu’héberger en urgence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Better CSR? Return to Neighborliness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">California Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00081256231164136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099981v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries : un outil pour comprendre les enjeux de notre temps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personnes sans abri : mieux vaut loger qu’héberger en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/les-series-un-outil-pour-comprendre-les-enjeux-de-notre-temps/</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101878v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Artificial Intelligence More Sustainable: Three Points of Entry into an Ethical Black Box:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les séries : un outil pour comprendre les enjeux de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/les-series-un-outil-pour-comprendre-les-enjeux-de-notre-temps/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04852223v1</w:t>
+                <w:t xml:space="preserve">hal-05101878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avatars de la souveraineté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Making Artificial Intelligence More Sustainable: Three Points of Entry into an Ethical Black Box:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les nouveaux enjeux de la souveraineté, 48 (305), pp.35-62. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pr\'epublication, pp.I160-XVIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg305.35-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758759v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes et enjeux de l’accueil d’étudiants étrangers sur les campus universitaires : diversité, exclusion, inclusion et cosmopolitanisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les avatars de la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baruel Bencherqui</w:t>
+                <w:t xml:space="preserve">Julienne Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Beau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, XXVI (66), pp.137-161. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les nouveaux enjeux de la souveraineté, 48 (305), pp.35-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.066.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg305.35-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071378v1</w:t>
+                <w:t xml:space="preserve">hal-03758759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of welcoming international students on university campuses: Diversity, exclusion, inclusion and cosmopolitanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interview with Silvia Gherardi and Antonio Strati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, XXVI (66), pp.137 - 161</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, XXVII (71), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.071.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395316v1</w:t>
+                <w:t xml:space="preserve">hal-05612273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Limits of Being ‘Corporate’: Internal Mobility, Parrhesia, and Ethical Disasters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Problèmes et enjeux de l’accueil d’étudiants étrangers sur les campus universitaires : diversité, exclusion, inclusion et cosmopolitanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baruel Bencherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XXVI (66), pp.137-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.066.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149714v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la République des Lettres à l’évaluation en double aveugle : une archéologie des revues académiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The challenges of welcoming international students on university campuses: Diversity, exclusion, inclusion and cosmopolitanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baruel Bencherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, XXVI (64), pp.123-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, XXVI (66), pp.137 - 161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071351v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de l’éthique des affaires en France, trajectoire historique d’une comète théorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Repenser l’enseignement du management : 10 ans après sa publication, les Français vont-ils (enfin) lire le rapport Carnegie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XXVI (64), pp.67. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.35-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.064.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.305.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110387v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aesthetic Objects, Aesthetic Judgments and the Crafting of Organizational Style in Creative Industries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Limits of Being ‘Corporate’: Internal Mobility, Parrhesia, and Ethical Disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maja Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Inquiry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.112-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998037v1</w:t>
+                <w:t xml:space="preserve">hal-04149714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I see dead people... » À la rencontre des fantômes organisationnels qui hantent les entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aesthetic Objects, Aesthetic Judgments and the Crafting of Organizational Style in Creative Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclair</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Korica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.312-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056492620916519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429268v1</w:t>
+                <w:t xml:space="preserve">hal-04998037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fashion and Organization Studies: Exploring conceptual paradoxes and empirical opportunities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la République des Lettres à l’évaluation en double aveugle : une archéologie des revues académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVI (64), pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0170840619831059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.064.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108885v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité d’éthique et recherche de terrain : vers une entrave bureaucratique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Naissance de l’éthique des affaires en France, trajectoire historique d’une comète théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bazin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Strubel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVI (64), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.064.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304262v1</w:t>
+                <w:t xml:space="preserve">hal-03110387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique: The psychological contract 30 years after. Retrospective and future vision with Denise Rousseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« I see dead people... » À la rencontre des fantômes organisationnels qui hantent les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bencherqui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Janand</w:t>
+                <w:t xml:space="preserve">Margot Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.54-62. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (283), pp.11-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.110.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613790v1</w:t>
+                <w:t xml:space="preserve">hal-02429268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturber les enseignements pour mieux motiver les étudiants : de l’étude de cas traditionnelle aux jeux pédagogiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fashion and Organization Studies: Exploring conceptual paradoxes and empirical opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Korica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 26 (1), pp.123-147. </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.181.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0170840619831059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012360v1</w:t>
+                <w:t xml:space="preserve">hal-02108885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answering Levinas’ call in organization studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comité d’éthique et recherche de terrain : vers une entrave bureaucratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giuseppina Bruna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
+                <w:t xml:space="preserve">Brigitte Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Goiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Strubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.45-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065932v1</w:t>
+                <w:t xml:space="preserve">hal-02304262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d'une démocratie organisationnelle : exigences, dérives et conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chronique: The psychological contract 30 years after. Retrospective and future vision with Denise Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bencherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.110.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867647v1</w:t>
+                <w:t xml:space="preserve">hal-03613790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise au risque du dire-vrai du philosophe : forces, faiblesses, opportunités et menaces de la parrêsia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perturber les enseignements pour mieux motiver les étudiants : de l’étude de cas traditionnelle aux jeux pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baruel Bencherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 26 (1), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.181.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798031v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of heterotopias in organization studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Answering Levinas’ call in organization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giuseppina Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une démocratie organisationnelle : exigences, dérives et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mieux-être au travail : repenser le management et l’émergence de la personne, 22, pp.140-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise au risque du dire-vrai du philosophe : forces, faiblesses, opportunités et menaces de la parrêsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (Supplément Hors Série au n° 54), pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of heterotopias in organization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (3), pp.225-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/emre.12082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiaphorizing processes in organizations: ethical blindness and moral insensitivity in the face of managerial violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Notais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d’une épistémologie de la théorie du complot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adiaphorizing processes in organizations: Ethical blindness and moral insensitivity in the face of managerial violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès annuel de la Société de Philosophie des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">40th EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milano-Bicoca, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997593v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy theories as an organizational phenomenon: Epistemological traits and organizing performativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The ethics of entrepreneurship and the dangers of ethical slippery slopes in HBO’s Silicon Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Philosophy of Management Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Normandie, Jun 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Management en Séries : Saison 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997554v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ethics of entrepreneurship and the dangers of ethical slippery slopes in HBO’s Silicon Valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Esquisse d’une épistémologie de la théorie du complot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en Séries : Saison 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">11e congrès annuel de la Société de Philosophie des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997610v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiaphorizing processes in organizations: Ethical blindness and moral insensitivity in the face of managerial violence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conspiracy theories as an organizational phenomenon: Epistemological traits and organizing performativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milano-Bicoca, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">16th Philosophy of Management Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie, Jun 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997538v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Craftsmanship as “here and now”: a rejoinder to the supremacy of entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSG -Philosophy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">38th EGOS Colloquium: Organizing the beauty of imperfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European group for organizational studies, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558091v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a philosophy of organisation sciences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bringing back craft to Management. Lessons from Michel Houellebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPSG -Philosophy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370147v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONTRÔLE COMME PRATIQUE (CONTROL-AS- PRACTICE) - PROPOSITION D'UNE AUTRE GRILLE DE LECTURE DU CONTRÔLE ORGANISATIONNEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Towards a philosophy of organisation sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bazin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, European Academy of Management, Jun 2013, Istanbul, Turkey. pp.153 - 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-12-2013-0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691152v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LE CONTRÔLE COMME PRATIQUE (CONTROL-AS- PRACTICE) - PROPOSITION D'UNE AUTRE GRILLE DE LECTURE DU CONTRÔLE ORGANISATIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA (RE)CONSTRUCTION PERMANENTE DU CONTRÔLE ORGANISATIONNEL - PROPOSITION D'UNE AUTRE GRILLE DE LECTURE DES PRATIQUES DE CONTRÔLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre, Jean Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3206,175 +3591,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes digitales menacent-elles les conditions de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.46-48, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes vont-ils remplacer les managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.191-192, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3384,179 +3769,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (OC_1124_1) : Suits : Travailler son regard organisationnel à travers des séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Minchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener une politique RSE, ne serait-ce pas avant tout se comporter en « bon voisin » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,91 +3951,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une démocratie organisationnelle : exigences, dérives et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,100 +4045,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation des pratiques organisationnelles : le cas du diagnostic en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CNAM0779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00682189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3763,255 +4148,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de la recherche : échapper au conformisme anglo-saxon [Yoann Bazin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, un rapport de bon voisinage avant tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les associations scientifiques en management ? [Yoann Bazin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4158,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tchemenian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Goiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256231164136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.35-62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruel Bencherqui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.066.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620916519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619831059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Strubel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bencherqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.110.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Bruna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naccache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z672P9CK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2013-0091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre, Jean Magne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922549v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05108346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Notais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-026-06286-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Notais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tchemenian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Goiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00081256231164136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minchella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg305.35-62" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruel Bencherqui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Beau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.066.0137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.305.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Maizeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492620916519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840619831059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Strubel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bencherqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.110.0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giuseppina Bruna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naccache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12082" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z672P9CK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01370147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2013-0091" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre, Jean Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05107828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922549v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05108346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>