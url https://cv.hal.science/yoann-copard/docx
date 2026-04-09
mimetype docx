--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -234,1255 +234,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Carbon Dynamics Reshaped by Ancient Carbon Quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of the mineral matrix during thermal analysis of polymers: Implications for microplastics characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (9), pp.e70482. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272764v1</w:t>
+                <w:t xml:space="preserve">hal-05108817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
+                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grasset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101532v1</w:t>
+                <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the mineral matrix during thermal analysis of polymers: Implications for microplastics characterization</w:t>
+                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Ricard</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 191, pp.107219. </w:t>
+              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108817v1</w:t>
+                <w:t xml:space="preserve">insu-05101532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Alix Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060949v1</w:t>
+                <w:t xml:space="preserve">hal-05462391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment and organic carbon discharges to the coastal oceans by badlands (English Channel, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Bisquert</w:t>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462391v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment and organic carbon discharges to the coastal oceans by badlands (English Channel, Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Carbon Dynamics Reshaped by Ancient Carbon Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (5), </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (9), pp.e70482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.70060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096971v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Laure Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
+                <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+                <w:t xml:space="preserve">irsn-04579685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777711v1</w:t>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Euzen</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04579685v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends of plastic additive contents in sediment cores of three French rivers (Loire, Meuse and Moselle) over the last decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,103 +1559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in sediment bacterial communities reflect changes in depositional environments in a fluviatile context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,90 +1827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1938,563 +1938,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin van Exem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jacq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Verpoorter</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907478v1</w:t>
+                <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Ducros</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.118652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181561v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Delaval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Charles Verpoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 220, pp.118652. </w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Lake Sediments: An Invaluable Archive of Earth Critical Zone Trajectories, 5 (4), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799428v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,606 +2725,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Humbert</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03188432v1</w:t>
+                <w:t xml:space="preserve">cea-02615076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Kevin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615076v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gardes</w:t>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556187v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of technogenic tritium in the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,1099 +3663,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282820v1</w:t>
+                <w:t xml:space="preserve">hal-02423025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verpoorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Wet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423025v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin van Exem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Verpoorter</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory de Wet</w:t>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423221v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The color of refractory organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Geneviève Bessereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Frank Haeseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">insu-01806459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badlands as a hot spot of petrogenic contribution to riverine particulate organic carbon to the Gulf of Lion (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Claval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4409⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01953481v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The color of refractory organic carbon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badlands as a hot spot of petrogenic contribution to riverine particulate organic carbon to the Gulf of Lion (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Haeseler</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (12), pp.2495-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01806459v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01953481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Claval</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423159v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423227v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
               </w:r>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5106,325 +5106,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01093950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
+                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (18), pp.10601-10613. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170410v1</w:t>
+                <w:t xml:space="preserve">insu-00910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
+                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10601-10613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00910180v1</w:t>
+                <w:t xml:space="preserve">hal-01170410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
@@ -5782,51 +5782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,51 +5834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5950,51 +5950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Balsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,90 +6058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6235,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84, pp.49-62. </w:t>
@@ -6330,51 +6330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,1133 +6453,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+                <w:t xml:space="preserve">insu-00149946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Mesnage</w:t>
+                <w:t xml:space="preserve">Storage and release of fossil organic carbon related to weathering of sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ogier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Amiotte Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00149946v1</w:t>
+                <w:t xml:space="preserve">insu-00149932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and release of fossil organic carbon related to weathering of sedimentary rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amiotte Suchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00149932v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynofacies as useful tool to study origins and transfers of particulate organic matter in recent terrestrial environments : synopsis and prospects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Balsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">P. Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.241-259. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 229 (1-2), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091022v1</w:t>
+                <w:t xml:space="preserve">hal-00144093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Rock-Eval 6 pyrolysis for tracking fossil organic carbon in modern environments: implications for the roles of erosion and weathering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.005⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, N°2 (2), pp.135 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144093v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rock-Eval 6 pyrolysis for tracking fossil organic carbon in modern environments: implications for the roles of erosion and weathering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynofacies as useful tool to study origins and transfers of particulate organic matter in recent terrestrial environments : synopsis and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, N°2 (2), pp.135 - 153. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.241-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.1319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022590v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled vitrinites: diagnostic criteria and thermal evolution</w:t>
+                <w:t xml:space="preserve">Vitrinite recycling: diagnostic criteria and reflectance changes during weathering and reburial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nzoussi</w:t>
+                <w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61, pp.223-239</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 61, pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2004.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017109v1</w:t>
+                <w:t xml:space="preserve">hal-00023485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrinite recycling: diagnostic criteria and reflectance changes during weathering and reburial.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t>
+                <w:t xml:space="preserve">Recycled vitrinites: diagnostic criteria and thermal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nzoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61, pp.223-239. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 61, pp.223-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023485v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erroneous coal maturity assessment caused by low temperature oxidation.</w:t>
               </w:r>
@@ -7676,272 +7676,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erroneous maturity assessment given by Tmax and HI Rock-Eval parameters on highly weathered coals.</w:t>
+                <w:t xml:space="preserve">Anomalous Au silicifications in the upper carboniferous of the French Massif Central: timing and temperature constraints by combined geochemical and organic-matter studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0166-5162(01)00065-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91, pp.(3) 459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-001-0237-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072410v1</w:t>
+                <w:t xml:space="preserve">hal-00076854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Au silicifications in the upper carboniferous of the French Massif Central: timing and temperature constraints by combined geochemical and organic-matter studies</w:t>
+                <w:t xml:space="preserve">Erroneous maturity assessment given by Tmax and HI Rock-Eval parameters on highly weathered coals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bailly</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 91, pp.(3) 459-468. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-001-0237-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-5162(01)00065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076854v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and effects of fluid circulation on organic matter in intramontane coalfields (Massif Central, France)</w:t>
               </w:r>
@@ -7966,51 +7966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44, pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8089,51 +8089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,90 +8210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du transfert sédimentaire et des flux associés provenant des falaises du Calvados vers la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8899,635 +8899,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+                <w:t xml:space="preserve">hal-03296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Antoine</w:t>
+                <w:t xml:space="preserve">R. Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bakyono</w:t>
+                <w:t xml:space="preserve">M.J. van De Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric L. Cecillon</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985128v1</w:t>
+                <w:t xml:space="preserve">hal-01777568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. van De Wiel</w:t>
+                <w:t xml:space="preserve">J.P. Bakyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Lauric L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777568v1</w:t>
+                <w:t xml:space="preserve">hal-01985128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296183v1</w:t>
+                <w:t xml:space="preserve">hal-02381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381413v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
               </w:r>
@@ -9677,64 +9677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -9789,77 +9789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
@@ -9940,51 +9940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di-Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.69-78</w:t>
@@ -10464,64 +10464,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mineral and organic matrices on the thermal characterization of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10624,77 +10624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
@@ -10896,51 +10896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t>
@@ -10963,301 +10963,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
@@ -11271,94 +11271,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
@@ -11508,51 +11508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11626,51 +11626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11903,271 +11903,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tackx</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Azémar</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bou</w:t>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827982v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Fréderic Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Anaëlle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Elisa Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t>
               </w:r>
@@ -12275,77 +12275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des contaminants avec la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12731,51 +12731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01953481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4409" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00782723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3232" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte Suchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.048" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1319" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nzoussi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023485v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2004.08.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(01)00065-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPBV1T9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-001-0237-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM0Q7FXM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10207" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548380v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01953481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00782723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3232" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte Suchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1319" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2004.08.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nzoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-001-0237-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM0Q7FXM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(01)00065-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPBV1T9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10207" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548380v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>