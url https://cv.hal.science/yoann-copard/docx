--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7825 +234,7959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the mineral matrix during thermal analysis of polymers: Implications for microplastics characterization</w:t>
+                <w:t xml:space="preserve">Tracing the origin of organic matter in river deltas using the dual isotopic composition of carbon (δ &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt; C and Δ &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C): A decade of study in sediments and porewaters of the Rhône River delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Ricard</w:t>
+                <w:t xml:space="preserve">Jean Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+                <w:t xml:space="preserve">Solène Pourtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.107219. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2026.10205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108817v1</w:t>
+                <w:t xml:space="preserve">hal-05606113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Carbon Dynamics Reshaped by Ancient Carbon Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (9), pp.e70482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060949v1</w:t>
+                <w:t xml:space="preserve">hal-05272764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
+                <w:t xml:space="preserve">The effect of the mineral matrix during thermal analysis of polymers: Implications for microplastics characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Clémentine Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
+              <w:t xml:space="preserve">, 2025, 191, pp.107219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101532v1</w:t>
+                <w:t xml:space="preserve">hal-05108817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
+                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Bisquert</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462391v1</w:t>
+                <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment and organic carbon discharges to the coastal oceans by badlands (English Channel, Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.70060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096971v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Carbon Dynamics Reshaped by Ancient Carbon Quantification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Colin</w:t>
+                <w:t xml:space="preserve">Alix Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70482⟩</w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272764v1</w:t>
+                <w:t xml:space="preserve">hal-05462391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment and organic carbon discharges to the coastal oceans by badlands (English Channel, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Papillon</w:t>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04579685v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-14 cycling in a nuclearized river: A first study in the downstream part of the Rhône River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal evolution of plastic additive contents over the last decades in two major European rivers (Rhone and Rhine) from sediment cores analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Cassandra Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 954, pp.176502. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777711v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04579685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends of plastic additive contents in sediment cores of three French rivers (Loire, Meuse and Moselle) over the last decades</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollive</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172849⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04579686v1</w:t>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Temporal trends of plastic additive contents in sediment cores of three French rivers (Loire, Meuse and Moselle) over the last decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grasset</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106078⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 931, pp.172849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04154836v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04579686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in sediment bacterial communities reflect changes in depositional environments in a fluviatile context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gardes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04087295v1</w:t>
+                <w:t xml:space="preserve">insu-04154836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+                <w:t xml:space="preserve">Shifts in sediment bacterial communities reflect changes in depositional environments in a fluviatile context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 903, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 885, pp.163890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04290101v1</w:t>
+                <w:t xml:space="preserve">hal-04087295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181561v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verpoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Lake Sediments: An Invaluable Archive of Earth Critical Zone Trajectories, 5 (4), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993399v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delaval</w:t>
+                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118652⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799428v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral core-logging for past primary productivity assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Verpoorter</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat5040053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907478v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.118652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408333v1</w:t>
+                <w:t xml:space="preserve">hal-03799428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558806v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Raphaël Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Marco van de Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.593 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615076v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03188432v1</w:t>
+                <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Kevin Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of technogenic tritium in the Rhône River (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Claval</w:t>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cossonnet</w:t>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106370⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928805v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Trajectories of technogenic tritium in the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+                <w:t xml:space="preserve">David Claval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cossonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223-224, pp.106370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334133v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504266v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423025v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Verpoorter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Wet</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423221v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verpoorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Wet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282820v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The color of refractory organic carbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bessereau</w:t>
+                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Haeseler</w:t>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01806459v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Claval</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423159v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badlands as a hot spot of petrogenic contribution to riverine particulate organic carbon to the Gulf of Lion (NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The color of refractory organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Haeseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4409⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2018008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01953481v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01806459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">A brief history of origins and contents of Organically Bound Tritium (OBT) and 14C in the sediments of the Rhône watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Claval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423227v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Badlands as a hot spot of petrogenic contribution to riverine particulate organic carbon to the Gulf of Lion (NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (12), pp.2495-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01953481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cécillon</w:t>
+                <w:t xml:space="preserve">Hyperspectral core logging for fire reconstruction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Albrecht</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-017-0009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01372860v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119013v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01372860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mesnage</w:t>
+                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.170-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093950v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+                <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00910180v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">Carbon sinks in small Sahelian lakes as an unexpected effect of land use changes since the 1960s (Saga Gorou and Dallol Bosso, SW Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170410v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10601-10613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00837683v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual fossil organic carbon delivery due to mechanical and chemical weathering of marly badlands areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cras</w:t>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1263-1271. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00782723v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00837683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Annual fossil organic carbon delivery due to mechanical and chemical weathering of marly badlands areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1263-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00592510v1</w:t>
+                <w:t xml:space="preserve">insu-00782723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.1302-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861218v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00592510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Balsam</w:t>
+                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00615505v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
+                <w:t xml:space="preserve">Spectrocolorimetric interpretation of sedimentary dynamics: The new &amp;quot;Q7/4 diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Balsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925350v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative palynofacies analysis as a new tool to study transfers of fossil organic matter in recent terrestrial environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Apport de la matière organique dans l'étude de la dynamique sédimentaire lacustre en zone sahélienne (exemples de deux complexes limniques, SW Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mabicka Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47-48, pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00514909v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Quantitative palynofacies analysis as a new tool to study transfers of fossil organic matter in recent terrestrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00440292v1</w:t>
+                <w:t xml:space="preserve">insu-00514909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 377 (3-4), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00149946v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and release of fossil organic carbon related to weathering of sedimentary rocks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.048⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00149932v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00149946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage and release of fossil organic carbon related to weathering of sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amiotte Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00149932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Francus</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144093v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rock-Eval 6 pyrolysis for tracking fossil organic carbon in modern environments: implications for the roles of erosion and weathering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynofacies as useful tool to study origins and transfers of particulate organic matter in recent terrestrial environments : synopsis and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, N°2 (2), pp.135 - 153. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.241-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.1319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022590v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynofacies as useful tool to study origins and transfers of particulate organic matter in recent terrestrial environments : synopsis and prospects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Spectrophotometer analysis of Holocene sediments from an anoxic fjord : Saanich Inlet, British Columbia, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Balsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">P. Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.241-259. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 229 (1-2), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2006.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091022v1</w:t>
+                <w:t xml:space="preserve">hal-00144093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrinite recycling: diagnostic criteria and reflectance changes during weathering and reburial.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Rock-Eval 6 pyrolysis for tracking fossil organic carbon in modern environments: implications for the roles of erosion and weathering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2004.08.002⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, N°2 (2), pp.135 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023485v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled vitrinites: diagnostic criteria and thermal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nzoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61, pp.223-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erroneous coal maturity assessment caused by low temperature oxidation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitrinite recycling: diagnostic criteria and reflectance changes during weathering and reburial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 58, pp.171-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2003.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 61, pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2004.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067861v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Au silicifications in the upper carboniferous of the French Massif Central: timing and temperature constraints by combined geochemical and organic-matter studies</w:t>
+                <w:t xml:space="preserve">Erroneous coal maturity assessment caused by low temperature oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-001-0237-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2003.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00076854v1</w:t>
+                <w:t xml:space="preserve">hal-00067861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erroneous maturity assessment given by Tmax and HI Rock-Eval parameters on highly weathered coals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0166-5162(01)00065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00072410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anomalous Au silicifications in the upper carboniferous of the French Massif Central: timing and temperature constraints by combined geochemical and organic-matter studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91, pp.(3) 459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-001-0237-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence and effects of fluid circulation on organic matter in intramontane coalfields (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44, pp.49-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0166-5162(99)00049-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8062,2385 +8196,2385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the factors influencing bioaccessibility of polycyclic aromatic compounds in model sediments and in a river sediment core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 17, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du transfert sédimentaire et des flux associés provenant des falaises du Calvados vers la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach using grain shape to identify the sources of SPM (mineral, organic and biologic) in hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296183v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. van De Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985128v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Draix-Bleone critical zone observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bakyono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Zones Ateliers and Critical Zone Observatory Networks (LTER-France) Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381413v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Regues-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Solé-Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badlands and the carbon cycle: a significant source of petrogenic organic carbon in rivers and marine environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is hyperspectral imaging a possible new approach for fire reconstruction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières organiques particulaires des sédiments du Rhône et de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cerubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di-Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating of suspended sediment loads of rivers in the Seine downstream basin and coastal rivers in Southeastern Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Wiens, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sediment budget of an intensively cultivated downslope area of the Seine River: The Pays de Caux loess plateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about Fossil Organic Carbon stock and fluxes in supergene environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Colloquium of African Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization of refractory carbons in soils and sediments: inference on the carbon biogeochemical cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10450,1159 +10584,1159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mineral and organic matrices on the thermal characterization of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant storage in depositional environments induced by river engineering in the upper Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing suspended sediments in hydrosystems: a new methodological approach by Morphogranulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11612,158 +11746,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral : Synthèse des connaissancesFascicule n°2 : de la pointe du Hourdel au cap d’Antifer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11773,701 +11907,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bou</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04827982v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04782576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des contaminants avec la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; Université de Rouen; INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières organiques particulaires des sédiments du Rhône et de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12477,114 +12611,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération diagénétique et post-diagénétique (thermicité, oxydation) des charbons carbonifères du Massif Central français (Saint-Etienne, Graissessac et autres lieux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12731,51 +12865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01953481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00782723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3232" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte Suchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1319" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2004.08.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nzoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-001-0237-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM0Q7FXM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(01)00065-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPBV1T9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10207" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548380v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pourtout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2026.10205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05096971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Papillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Euzen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire da Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163890" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5040053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cossonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106370" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bessereau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01953481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0009-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00910180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mabicka Obame" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.10.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00782723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3232" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Balsam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.07.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925350v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiotte Suchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.048" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2006.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.01.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2VJR9G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1319" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017109v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nzoussi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2004.08.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(01)00065-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPBV1T9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-001-0237-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TM0Q7FXM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5162(99)00049-X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985128v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bakyono" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Butz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078722v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10207" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293511v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001902v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>