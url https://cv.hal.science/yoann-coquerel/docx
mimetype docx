--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -264,51 +264,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 17, pp.6513-6523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SC09200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1387,291 +1387,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (23), pp.5902-5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3qo01439h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172611v1</w:t>
+                <w:t xml:space="preserve">hal-04383150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (23), pp.5902-5907. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3qo01439h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383150v1</w:t>
+                <w:t xml:space="preserve">hal-04172611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t>
               </w:r>
@@ -1863,412 +1863,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
+                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Arnault</w:t>
+                <w:t xml:space="preserve">Diana Cheshmedzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">Valeria Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liéby-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo P Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (G1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856904v1</w:t>
+                <w:t xml:space="preserve">hal-03777692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777692v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856914v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
               </w:r>
@@ -2650,1264 +2650,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced 2D Chiral Crystallization of Pentahelicene Propellers and Their Planarization into Nanographenes</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Voigt</w:t>
+                <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Roy</w:t>
+                <w:t xml:space="preserve">Pierre Bouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Baljozović</w:t>
+                <w:t xml:space="preserve">Muriel Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wäckerlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (40), pp.10251-10254. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (21), pp.3023-3034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370281v1</w:t>
+                <w:t xml:space="preserve">hal-03370300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouillac</w:t>
+                <w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100405⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370300v1</w:t>
+                <w:t xml:space="preserve">hal-03340162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">Unbalanced 2D Chiral Crystallization of Pentahelicene Propellers and Their Planarization into Nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Baljozović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wäckerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (40), pp.10251-10254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340162v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Villa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Jaime Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064338v1</w:t>
+                <w:t xml:space="preserve">hal-02990649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gálvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Marco Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990649v1</w:t>
+                <w:t xml:space="preserve">hal-03064338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
+                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c08218⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diels-Alder Reaction in Organic Synthesis, 25 (20), pp.4811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25204811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990635v1</w:t>
+                <w:t xml:space="preserve">hal-02990656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Diels-Alder Reaction in Organic Synthesis, 25 (20), pp.4811. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (40), pp.16921-16925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25204811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c08218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990656v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Alexis Tigreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Naulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (17), pp.17326-17339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265747v1</w:t>
+                <w:t xml:space="preserve">hal-02354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tigreros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Guillaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Macías</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (17), pp.17326-17339. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354816v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Organocatalytic Two-atom Ring Expansion Approach to Optically Active Glutarimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,317 +4086,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.456-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331699v1</w:t>
+                <w:t xml:space="preserve">hal-02331607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yirong Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (2), pp.456-460. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6034-6043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331607v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of α-Oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,64 +4469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Nanographene Propeller Embedding Six Enantiomerically Stable [5]Helicene Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,333 +4597,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of silylated nucleophiles to α-oxoketenes</w:t>
+                <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido[2,3-d]pyrimidinones via α-Oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Dudognon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC10217K⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1994-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323402v1</w:t>
+                <w:t xml:space="preserve">hal-01323463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido[2,3-d]pyrimidinones via α-Oxoketenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jairo Quiroga</w:t>
+                <w:t xml:space="preserve">Addition of silylated nucleophiles to α-oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600171⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (14), pp.3010-3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC10217K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323463v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable dual organocatalytic system and the enantioselective total synthesis of the quadrane sesquiterpene suberosanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aryne aza-Diels-Alder Reaction: Flexible Syntheses of Isoquinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stable N-Heterocyclic Carbene Organocatalyst for Hydrogen/Deuterium Exchange Reactions between Pseudo-acids and Deuterated Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,64 +5363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Multicomponent Reactions of Arynes with N-Aryl Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Chemo-, Regio-, and Diastereoselective Normal Electron-Demand Povarov-Type Reactions with alpha-Oxo-ketene Dienophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,713 +5738,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861704v1</w:t>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.2218-2231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1920-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+                <w:t xml:space="preserve">hal-00861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Practical and Efficient Organocatalytic Enantioselective α- Hydroxyamination Reactions of β-Ketoamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1192-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801889v1</w:t>
+                <w:t xml:space="preserve">hal-00861707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and Efficient Organocatalytic Enantioselective α- Hydroxyamination Reactions of β-Ketoamides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
+                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.525-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200723⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861707v1</w:t>
+                <w:t xml:space="preserve">hal-00801889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,824 +6527,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Metallocatalyzed and Organocatalyzed Enantioselective Construction of Bicyclo[3.2.1]octanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.172-174. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.4686-4689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201100357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677639v1</w:t>
+                <w:t xml:space="preserve">hal-00736636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
+                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Escavabaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 354, pp.3200-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801880v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2338-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736636v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Viala</w:t>
+                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.3969-3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801885v1</w:t>
+                <w:t xml:space="preserve">hal-00703293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703287v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+                <w:t xml:space="preserve">Single-Step Metallocatalyzed and Organocatalyzed Enantioselective Construction of Bicyclo[3.2.1]octanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.172-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201100357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00703293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst- and Halogen-Free Regioselective Friedel-Crafts alpha-Ketoacylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,510 +7423,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2266-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+                <w:t xml:space="preserve">hal-00678230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
+                <w:t xml:space="preserve">Combination of Rearrangement with Metallic and Organic Catalyses: a Step- and Atom-economical Approach to alpha-Spirolactones and -lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5061-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676755v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Rearrangement with Metallic and Organic Catalyses: a Step- and Atom-economical Approach to alpha-Spirolactones and -lactams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100734⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.2549-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678227v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678230v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious Divergent Synthetic Approach to Polycyclic Terpene-like Molecules</w:t>
               </w:r>
@@ -8028,51 +8028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dipolar Cycloaddition of Hydrazones with ?-Oxo-ketenes: A Three-Component Stereoselective Entry to Pyrazolidinones and an Original Class of Spirooxindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,278 +8139,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity Switch of Acylketenes in Cycloadditions with 1-Azadienes: Microwave-Assisted Diastereoselective Domino Three-Component Synthesis of alpha-Spiro-delta-lactams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.4212-4215. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol101938r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677643v1</w:t>
+                <w:t xml:space="preserve">hal-00677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Periselectivity Switch of Acylketenes in Cycloadditions with 1-Azadienes: Microwave-Assisted Diastereoselective Domino Three-Component Synthesis of alpha-Spiro-delta-lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.4212-4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol101938r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677511v1</w:t>
+                <w:t xml:space="preserve">hal-00677643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrane Sesquiterpenes: Natural Sources, Biology, and Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,247 +8476,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Domino and Multicomponent Reactions with Cyclic Acylketenes: Expeditious Syntheses of Oxazinones and Oxazindiones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Organocatalytic Activity of N-Heterocyclic Carbenes in the Michael Addition of 1,3-Dicarbonyls: Application to a Stereoselective Spirocyclization Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.5706-5709. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.1744-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol9024056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200900292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677645v1</w:t>
+                <w:t xml:space="preserve">hal-00678242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Activity of N-Heterocyclic Carbenes in the Michael Addition of 1,3-Dicarbonyls: Application to a Stereoselective Spirocyclization Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Domino and Multicomponent Reactions with Cyclic Acylketenes: Expeditious Syntheses of Oxazinones and Oxazindiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.5706-5709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol9024056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200900292⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00678242v1</w:t>
+                <w:t xml:space="preserve">hal-00677645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted Cross-metathesis of Acrylonitrile</w:t>
               </w:r>
@@ -8818,51 +8818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Wolff Rearrangement of Cyclic 2-Diazo-1,3-Diketones: An Eco-compatible Route to alpha-Carbonylated Cycloalkanones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8922,103 +8922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive reactions with sulfoximines: a direct access to 2-sulfonimidoylylidene tetrahydrofurans and 6-sulfonimidoylmethyl- 3,4-dihydro-2H-pyrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65, pp.9756-9764. </w:t>
@@ -9050,483 +9050,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of Bicyclo[4.2.1]nonanes: a Temporary-Bridge Approach to Cyclooctanoids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-Assisted Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.4988-4998. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800702⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.1125-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680577v1</w:t>
+                <w:t xml:space="preserve">hal-00680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Olefin Metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Synthesis of Bicyclo[4.2.1]nonanes: a Temporary-Bridge Approach to Cyclooctanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Miranda-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlos Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1125-1132. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.4988-4998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200700696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680571v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Properties of the Pd/C - Triethylamine System</w:t>
+                <w:t xml:space="preserve">The MARDi cascade : A Michael-Initiated Domino-Multicomponent Approach for the Stereoselective Synthesis of Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.3078-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681023v1</w:t>
+                <w:t xml:space="preserve">hal-00680586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MARDi cascade : A Michael-Initiated Domino-Multicomponent Approach for the Stereoselective Synthesis of Seven-Membered Rings</w:t>
+                <w:t xml:space="preserve">Catalytic Properties of the Pd/C - Triethylamine System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XI, pp.227-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00680586v1</w:t>
+                <w:t xml:space="preserve">hal-00681023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies Towards Guaianolide Sesquiterpene Lactones</w:t>
               </w:r>
@@ -9749,51 +9749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reluctant Cross-Metathesis Reactions: The Highly Beneficial Effect of Microwave Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,51 +10104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Synthesis of Heterocyclic Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doutheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,51 +10221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Preparation of Sulfonyl-Substituted Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11666,51 +11666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dicarbonyls in Multicomponent Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11791,51 +11791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11899,51 +11899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des dérivés 1,3-dicarbonylés dans les réactions domino et multicomposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12252,267 +12252,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413916v1</w:t>
+                <w:t xml:space="preserve">hal-04172616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172616v1</w:t>
+                <w:t xml:space="preserve">hal-04413916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
               </w:r>
@@ -12728,302 +12728,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856925v1</w:t>
+                <w:t xml:space="preserve">hal-03856916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856916v1</w:t>
+                <w:t xml:space="preserve">hal-03856925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13071,90 +13071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced 2D Chiral Crystallization of Pentahelicene Propellers and Their Planarization into Nanographenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Baljozović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wäckerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13193,103 +13193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -13315,51 +13315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13420,64 +13420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13538,77 +13538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13660,77 +13660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13776,436 +13776,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10.1002/adsc.201900159</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
+              <w:t xml:space="preserve">Photography. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331799v1</w:t>
+                <w:t xml:space="preserve">hal-02332131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3‐c]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tigreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10.1002/adsc.201900159</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilaume Naulet</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02332131v1</w:t>
+                <w:t xml:space="preserve">hal-02331799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14270,77 +14270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14382,293 +14382,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Yun-Long</w:t>
+                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
+              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331747v1</w:t>
+                <w:t xml:space="preserve">medihal-01980661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yun-Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
+              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">medihal-01980661v1</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido­[2,3-d]pyrimidinones via α-Oxoket­enes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14806,51 +14806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33C8B60C"/>
+    <w:nsid w:val="BC1B0EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15037,51 +15037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>