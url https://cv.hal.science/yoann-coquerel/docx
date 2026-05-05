--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[ 1 H]/[ 2 H] discriminated bianthryl atropisotopomers: enantiospecific syntheses from BINOL and direct multi-spectroscopic analyses of their isotopic chirality</w:t>
+                <w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesot</w:t>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17, pp.6513-6523. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC09200K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484356v1</w:t>
+                <w:t xml:space="preserve">hal-05540223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t>
+                <w:t xml:space="preserve">[&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H]/[&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;H] discriminated bianthryl atropisotopomers: enantiospecific syntheses from BINOL and direct multi-spectroscopic analyses of their isotopic chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (13), pp.6513-6523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC09200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540223v1</w:t>
+                <w:t xml:space="preserve">hal-05484356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t>
               </w:r>
@@ -481,51 +481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,51 +589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water‐Mediated 1,7‐Palladium Aryl‐to‐Aryl Migration in an Unusual Aryne Trimerization Enables the Synthesis of Multihelicenes with Profoundly Hindered Stereogenic Axes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A Ortuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,103 +723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t>
@@ -991,77 +991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,51 +1138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicene Aromaticity Deviates from the Clar Rule ‐ On the Electronic Dissimilarity of Large Isomeric Fibonacenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,51 +1272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable 1,4-Palladium Aryl to Aryl Migration in Fused Systems─Application to the Synthesis of Azaborole Multihelicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Full</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,291 +1387,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
+                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (23), pp.5902-5907. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3qo01439h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383150v1</w:t>
+                <w:t xml:space="preserve">hal-04172611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
+                <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (23), pp.5902-5907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c05415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3qo01439h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172611v1</w:t>
+                <w:t xml:space="preserve">hal-04383150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triply [5]Helicene‐Bridged (1,3,5)Cyclophane</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1863,814 +1863,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gustavo P Romanelli</w:t>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (16), pp.11141-11147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777692v1</w:t>
+                <w:t xml:space="preserve">hal-03777717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (22), pp.5035-5041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1845-3128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856914v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cheshmedzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Valeria Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Frédéric Liéby-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo P Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (G1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856902v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777717v1</w:t>
+                <w:t xml:space="preserve">hal-03856914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+                <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Sayah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (22), pp.5035-5041. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (68), pp.e202202473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1845-3128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856921v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
               </w:r>
@@ -2790,77 +2790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3035,295 +3035,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gálvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Marco Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990649v1</w:t>
+                <w:t xml:space="preserve">hal-03064338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Syntheses, Structures and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Villa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Jaime Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.3264-3271. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201913200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064338v1</w:t>
+                <w:t xml:space="preserve">hal-02990649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
@@ -3335,64 +3335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,64 +3452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3550,879 +3550,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tigreros</w:t>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.456-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354816v1</w:t>
+                <w:t xml:space="preserve">hal-02331607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Thibault Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Naulet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6034-6043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265747v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Organocatalytic Two-atom Ring Expansion Approach to Optically Active Glutarimides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajun Ren</w:t>
+                <w:t xml:space="preserve">Guillaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361, pp.2992-3001. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331641v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pierrot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Alexis Tigreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.e3939. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (17), pp.17326-17339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059903v1</w:t>
+                <w:t xml:space="preserve">hal-02354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Organocatalytic Two-atom Ring Expansion Approach to Optically Active Glutarimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yirong Zhou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Yajun Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.2992-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331607v1</w:t>
+                <w:t xml:space="preserve">hal-02331641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leveille</w:t>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6034-6043. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e3939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331699v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of α-Oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4469,77 +4469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Nanographene Propeller Embedding Six Enantiomerically Stable [5]Helicene Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,359 +4597,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido[2,3-d]pyrimidinones via α-Oxoketenes</w:t>
+                <w:t xml:space="preserve">Addition of silylated nucleophiles to α-oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600171⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (14), pp.3010-3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC10217K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323463v1</w:t>
+                <w:t xml:space="preserve">hal-01323402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of silylated nucleophiles to α-oxoketenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido[2,3-d]pyrimidinones via α-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1994-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC10217K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable dual organocatalytic system and the enantioselective total synthesis of the quadrane sesquiterpene suberosanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5000,90 +5000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aryne aza-Diels-Alder Reaction: Flexible Syntheses of Isoquinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamine Activation of beta-Ketocarbonyls: New Opportunities in Enantioselective Organocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5233,90 +5233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stable N-Heterocyclic Carbene Organocatalyst for Hydrogen/Deuterium Exchange Reactions between Pseudo-acids and Deuterated Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5363,90 +5363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Multicomponent Reactions of Arynes with N-Aryl Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,90 +5623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Chemo-, Regio-, and Diastereoselective Normal Electron-Demand Povarov-Type Reactions with alpha-Oxo-ketene Dienophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.4126-4129. </w:t>
@@ -5738,1652 +5738,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17558-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+                <w:t xml:space="preserve">hal-00979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1920-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801902v1</w:t>
+                <w:t xml:space="preserve">hal-00861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2218-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861704v1</w:t>
+                <w:t xml:space="preserve">hal-00801902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and Efficient Organocatalytic Enantioselective α- Hydroxyamination Reactions of β-Ketoamides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201200723⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861707v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Practical and Efficient Organocatalytic Enantioselective α- Hydroxyamination Reactions of β-Ketoamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1192-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201200723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801889v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.525-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00979202v1</w:t>
+                <w:t xml:space="preserve">hal-00801889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+                <w:t xml:space="preserve">Single-Step Metallocatalyzed and Organocatalyzed Enantioselective Construction of Bicyclo[3.2.1]octanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.4686-4689. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.172-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201100357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736636v1</w:t>
+                <w:t xml:space="preserve">hal-00677639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Escavabaja</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Viala</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 354, pp.3200-3204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801885v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
+                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.3969-3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00703287v1</w:t>
+                <w:t xml:space="preserve">hal-00703293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, pp.3969-3973. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.4686-4689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703293v1</w:t>
+                <w:t xml:space="preserve">hal-00736636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+                <w:t xml:space="preserve">Philippe Escavabaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
+              <w:t xml:space="preserve">, 2012, 354, pp.3200-3204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801880v1</w:t>
+                <w:t xml:space="preserve">hal-00801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Metallocatalyzed and Organocatalyzed Enantioselective Construction of Bicyclo[3.2.1]octanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.172-174. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2338-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201100357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677639v1</w:t>
+                <w:t xml:space="preserve">hal-00703287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst- and Halogen-Free Regioselective Friedel-Crafts alpha-Ketoacylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.9217-9220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7423,510 +7423,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678230v1</w:t>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Rearrangement with Metallic and Organic Catalyses: a Step- and Atom-economical Approach to alpha-Spirolactones and -lactams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100734⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.2549-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678227v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
+                <w:t xml:space="preserve">Combination of Rearrangement with Metallic and Organic Catalyses: a Step- and Atom-economical Approach to alpha-Spirolactones and -lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5061-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676755v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2266-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious Divergent Synthetic Approach to Polycyclic Terpene-like Molecules</w:t>
               </w:r>
@@ -7938,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.2048-2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.4124-4127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8139,248 +8139,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Periselectivity Switch of Acylketenes in Cycloadditions with 1-Azadienes: Microwave-Assisted Diastereoselective Domino Three-Component Synthesis of alpha-Spiro-delta-lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.4212-4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol101938r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677511v1</w:t>
+                <w:t xml:space="preserve">hal-00677643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity Switch of Acylketenes in Cycloadditions with 1-Azadienes: Microwave-Assisted Diastereoselective Domino Three-Component Synthesis of alpha-Spiro-delta-lactams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.4212-4215. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol101938r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677643v1</w:t>
+                <w:t xml:space="preserve">hal-00677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrane Sesquiterpenes: Natural Sources, Biology, and Syntheses</w:t>
               </w:r>
@@ -8392,51 +8392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2247-2260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8476,247 +8476,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Activity of N-Heterocyclic Carbenes in the Michael Addition of 1,3-Dicarbonyls: Application to a Stereoselective Spirocyclization Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Domino and Multicomponent Reactions with Cyclic Acylketenes: Expeditious Syntheses of Oxazinones and Oxazindiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 351, pp.1744-1748. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.5706-5709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200900292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol9024056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678242v1</w:t>
+                <w:t xml:space="preserve">hal-00677645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Domino and Multicomponent Reactions with Cyclic Acylketenes: Expeditious Syntheses of Oxazinones and Oxazindiones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Presset</w:t>
+                <w:t xml:space="preserve">Organocatalytic Activity of N-Heterocyclic Carbenes in the Michael Addition of 1,3-Dicarbonyls: Application to a Stereoselective Spirocyclization Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.1744-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200900292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol9024056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted Cross-metathesis of Acrylonitrile</w:t>
               </w:r>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.872-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8844,51 +8844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.415-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8922,103 +8922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive reactions with sulfoximines: a direct access to 2-sulfonimidoylylidene tetrahydrofurans and 6-sulfonimidoylmethyl- 3,4-dihydro-2H-pyrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65, pp.9756-9764. </w:t>
@@ -9050,483 +9050,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Olefin Metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Synthesis of Bicyclo[4.2.1]nonanes: a Temporary-Bridge Approach to Cyclooctanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Miranda-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlos Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.1125-1132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200700696⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.4988-4998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680571v1</w:t>
+                <w:t xml:space="preserve">hal-00680577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of Bicyclo[4.2.1]nonanes: a Temporary-Bridge Approach to Cyclooctanoids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave-Assisted Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.4988-4998. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.1125-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680577v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MARDi cascade : A Michael-Initiated Domino-Multicomponent Approach for the Stereoselective Synthesis of Seven-Membered Rings</w:t>
+                <w:t xml:space="preserve">Catalytic Properties of the Pd/C - Triethylamine System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XI, pp.227-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680586v1</w:t>
+                <w:t xml:space="preserve">hal-00681023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Properties of the Pd/C - Triethylamine System</w:t>
+                <w:t xml:space="preserve">The MARDi cascade : A Michael-Initiated Domino-Multicomponent Approach for the Stereoselective Synthesis of Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.3078-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681023v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies Towards Guaianolide Sesquiterpene Lactones</w:t>
               </w:r>
@@ -9551,51 +9551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.5379-5382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9635,356 +9635,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of the Core of Naturally Occurring Anti-HIV Isolitseane B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Girardeau</w:t>
+                <w:t xml:space="preserve">Reluctant Cross-Metathesis Reactions: The Highly Beneficial Effect of Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.2867-2871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-983825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681031v1</w:t>
+                <w:t xml:space="preserve">hal-00676779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reluctant Cross-Metathesis Reactions: The Highly Beneficial Effect of Microwave Irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pd-H from Pd/C and Triethylamine: Implications in Palladium Catalysed Reactions Involving Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18, pp.2867-2871. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 692 (22), pp.4805-4808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2007-983825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2007.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676779v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-H from Pd/C and Triethylamine: Implications in Palladium Catalysed Reactions Involving Amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Synthesis of the Core of Naturally Occurring Anti-HIV Isolitseane B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.232-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676968v1</w:t>
+                <w:t xml:space="preserve">hal-00681031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Totale de Terpénoïdes Naturels Possédant le Squelette Bicyclo [5.3.0]décane</w:t>
               </w:r>
@@ -10104,77 +10104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Synthesis of Heterocyclic Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doutheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (21), pp.4819-4822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10221,77 +10221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Preparation of Sulfonyl-Substituted Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (17), pp.2751-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10338,51 +10338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo- and regioselective synthesis of 2-alkylidenetetrahydrofurans bearing a chiral sulfur atom by domino reactions of sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (48), pp.8503-8506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10568,302 +10568,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Pennequin</w:t>
+                <w:t xml:space="preserve">Access to diversely α-substituted cyclopentenones from α-chlorocyclopentenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Deprés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (36), pp.6749-6751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989860v1</w:t>
+                <w:t xml:space="preserve">hal-02989851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to diversely α-substituted cyclopentenones from α-chlorocyclopentenones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giannini</w:t>
+                <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chimienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45 (36), pp.6749-6751. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989851v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approach to Bicyclo[5.3.0]decanes: Stereoselective Guaiane Synthesis</w:t>
               </w:r>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wolff Rearrangement: Tactics, Strategies and Recent Applications in Organic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Rearrangements in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johne Wiley &amp; Sons, pp.59-84, 2015, 978-1-118-34796-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11653,90 +11653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dicarbonyls in Multicomponent Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Zhu, Q. Wang, M.-X. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multicomponent Reactions in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, Weinheim, pp.109-158, 2014, 978-3-527-33237-3</w:t>
@@ -11804,64 +11804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas in Chemistry and Molecular Sciences, Vol.1 Advances in synthetic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, Weinheim, pp.187-202, 2010, 3527325395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11886,90 +11886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des dérivés 1,3-dicarbonylés dans les réactions domino et multicomposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas in Chemistry and Molecular Sciences: Advances in Synthetic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.CHV2210, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12026,77 +12026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12144,64 +12144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12310,51 +12310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12380,103 +12380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12498,103 +12498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12616,103 +12616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12734,77 +12734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12835,103 +12835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12953,103 +12953,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gutierrez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -13309,942 +13309,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Photography. France. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990523v1</w:t>
+                <w:t xml:space="preserve">hal-02990549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Illustration. France. 2020</w:t>
+              <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990562v1</w:t>
+                <w:t xml:space="preserve">hal-02990523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Villa</w:t>
+                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990017v1</w:t>
+                <w:t xml:space="preserve">hal-02990562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gálvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Marco Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990549v1</w:t>
+                <w:t xml:space="preserve">hal-02990017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">10.1002/adsc.201900159</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. France. 2019</w:t>
+              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332131v1</w:t>
+                <w:t xml:space="preserve">hal-02331799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3‐c]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tigreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10.1002/adsc.201900159</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yajun Ren</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
+              <w:t xml:space="preserve">Photography. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02331799v1</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -14270,90 +14270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14382,306 +14382,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yun-Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
+              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01980661v1</w:t>
+                <w:t xml:space="preserve">hal-02331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yun-Long</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02331747v1</w:t>
+                <w:t xml:space="preserve">medihal-01980661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido­[2,3-d]pyrimidinones via α-Oxoket­enes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14806,51 +14806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC1B0EA8"/>
+    <w:nsid w:val="FF1D35E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15037,51 +15037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>