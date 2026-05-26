--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t>
+                <w:t xml:space="preserve">[&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H]/[&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;H] discriminated bianthryl atropisotopomers: enantiospecific syntheses from BINOL and direct multi-spectroscopic analyses of their isotopic chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Christie Aroulanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (13), pp.6513-6523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC09200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540223v1</w:t>
+                <w:t xml:space="preserve">hal-05484356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H]/[&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;H] discriminated bianthryl atropisotopomers: enantiospecific syntheses from BINOL and direct multi-spectroscopic analyses of their isotopic chirality</w:t>
+                <w:t xml:space="preserve">Electronic properties of diastereomeric Möbius shaped cyclotris[5]helicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lesot</w:t>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christie Aroulanda</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (13), pp.6513-6523. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC09200K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5qo01741f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484356v2</w:t>
+                <w:t xml:space="preserve">hal-05540223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Excited State Aromaticity in Azulene‐Based Helicenes</w:t>
               </w:r>
@@ -481,51 +481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amisadai Lorenzo Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Ndeye Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,51 +589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water‐Mediated 1,7‐Palladium Aryl‐to‐Aryl Migration in an Unusual Aryne Trimerization Enables the Synthesis of Multihelicenes with Profoundly Hindered Stereogenic Axes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A Ortuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,103 +723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric C&amp;lt;sub&amp;gt;66&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;36&amp;lt;/sub&amp;gt; multihelicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bin Jassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -857,103 +857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational, Structural, and Chiroptical Properties of an Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journal of Organic Chemistry, 89 (1), pp.498-504. </w:t>
@@ -991,77 +991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,51 +1138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicene Aromaticity Deviates from the Clar Rule ‐ On the Electronic Dissimilarity of Large Isomeric Fibonacenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,51 +1272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable 1,4-Palladium Aryl to Aryl Migration in Fused Systems─Application to the Synthesis of Azaborole Multihelicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Full</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,103 +1393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (28), pp.15084 - 15087. </w:t>
@@ -1527,64 +1527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1863,1065 +1863,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cheshmedzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liéby-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo P Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (G1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777717v1</w:t>
+                <w:t xml:space="preserve">hal-03777692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rigoulet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (22), pp.5035-5041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1845-3128⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (22), pp.4997-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856921v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (21), pp.13653-13662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regioselective molecular sieves-promoted oxidative three-component synthesis of fused-benzimidazoles from β-ketoesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Cheshmedzhieva</w:t>
+                <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Palermo</w:t>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liéby-Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo P Romanelli</w:t>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.137⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (68), pp.e202202473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777692v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1867-0674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (16), pp.11141-11147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856914v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+                <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Babak Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (68), pp.e202202473. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (22), pp.5035-5041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1845-3128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856902v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouillac</w:t>
+                <w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100405⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370300v1</w:t>
+                <w:t xml:space="preserve">hal-03340162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing electron delocalization in contorted polycyclic aromatic hydrocarbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (21), pp.3023-3034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC03368A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340162v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced 2D Chiral Crystallization of Pentahelicene Propellers and Their Planarization into Nanographenes</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3188,90 +3188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (11), pp.7368-7377. </w:t>
@@ -3303,1126 +3303,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
+                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Presset</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25204811⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (40), pp.16921-16925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c08218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990656v1</w:t>
+                <w:t xml:space="preserve">hal-02990635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (40), pp.16921-16925. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diels-Alder Reaction in Organic Synthesis, 25 (20), pp.4811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c08218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25204811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990635v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yirong Zhou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331607v1</w:t>
+                <w:t xml:space="preserve">hal-02265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leveille</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Alexis Tigreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (17), pp.17326-17339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331699v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: shape-persistent figure-eight aromatic molecules with promising chiroptical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">An Organocatalytic Two-atom Ring Expansion Approach to Optically Active Glutarimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Naulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (63), pp.14364-14369. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.2992-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201902637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265747v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3- c ]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tigreros</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Macías</w:t>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (17), pp.17326-17339. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e3939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354816v1</w:t>
+                <w:t xml:space="preserve">hal-02059903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Organocatalytic Two-atom Ring Expansion Approach to Optically Active Glutarimides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900159⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.456-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331641v1</w:t>
+                <w:t xml:space="preserve">hal-02331607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pierrot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thibault Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.e3939. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6034-6043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059903v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of α-Oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,90 +4616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of silylated nucleophiles to α-oxoketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (14), pp.3010-3013. </w:t>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,90 +4866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable dual organocatalytic system and the enantioselective total synthesis of the quadrane sesquiterpene suberosanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamine Activation of beta-Ketocarbonyls: New Opportunities in Enantioselective Organocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5233,90 +5233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stable N-Heterocyclic Carbene Organocatalyst for Hydrogen/Deuterium Exchange Reactions between Pseudo-acids and Deuterated Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.4126-4129. </w:t>
@@ -5738,622 +5738,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1920-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979202v1</w:t>
+                <w:t xml:space="preserve">hal-00861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.2218-2231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.525-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical and Efficient Organocatalytic Enantioselective α- Hydroxyamination Reactions of β-Ketoamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,248 +6320,290 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.1192-1199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201200723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and Applications of Functionalized Bicyclo[3.2.1]octanes: Thirteen Years of Progress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17558-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cr200364p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801889v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Metallocatalyzed and Organocatalyzed Enantioselective Construction of Bicyclo[3.2.1]octanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.172-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6643,747 +6643,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.4686-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801880v1</w:t>
+                <w:t xml:space="preserve">hal-00736636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2338-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703293v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free alpha-Arylation of beta-Keto Amides via an Interrupted Insertion Reaction of Arynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Escavabaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.4686-4689. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.3200-3204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol302180v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736636v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious Synthesis of the Cores of Naturally Occurring Cyclic Polyethers using a Divergent Ring Rearrangement Metathesis Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Escavabaja</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Viala</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 354, pp.3200-3204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201200665⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801885v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Domino Benzannulation of α-Oxo Ketenes: Preparation of 1,3-Dihydro-2H-1,5-benzodiazepin-2-ones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Abonia</w:t>
+                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.3969-3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200093⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00703287v1</w:t>
+                <w:t xml:space="preserve">hal-00703293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst- and Halogen-Free Regioselective Friedel-Crafts alpha-Ketoacylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.9217-9220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7557,376 +7557,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16, pp.2549-2552. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2266-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676755v1</w:t>
+                <w:t xml:space="preserve">hal-00678230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Rearrangement with Metallic and Organic Catalyses: a Step- and Atom-economical Approach to alpha-Spirolactones and -lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.5061-5070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene-Catalyzed Michael Additions of 1,3-Dicarbonyl Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Diazo Transfer Reactions to 1,3-Dicarbonyl Compounds with Tosyl azide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.2549-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201002538⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00678230v1</w:t>
+                <w:t xml:space="preserve">hal-00676755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious Divergent Synthetic Approach to Polycyclic Terpene-like Molecules</w:t>
               </w:r>
@@ -7938,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.2048-2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8028,90 +8028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dipolar Cycloaddition of Hydrazones with ?-Oxo-ketenes: A Three-Component Stereoselective Entry to Pyrazolidinones and an Original Class of Spirooxindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.4124-4127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8145,77 +8145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periselectivity Switch of Acylketenes in Cycloadditions with 1-Azadienes: Microwave-Assisted Diastereoselective Domino Three-Component Synthesis of alpha-Spiro-delta-lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.4212-4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8249,90 +8249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8366,77 +8366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrane Sesquiterpenes: Natural Sources, Biology, and Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2247-2260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,77 +8482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Domino and Multicomponent Reactions with Cyclic Acylketenes: Expeditious Syntheses of Oxazinones and Oxazindiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.5706-5709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8612,51 +8612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 351, pp.1744-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.872-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8818,77 +8818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Wolff Rearrangement of Cyclic 2-Diazo-1,3-Diketones: An Eco-compatible Route to alpha-Carbonylated Cycloalkanones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.415-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8948,64 +8948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.4988-4998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9211,51 +9211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Assisted Olefin Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1125-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9314,51 +9314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Properties of the Pd/C - Triethylamine System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XI, pp.227-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9422,51 +9422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.3078-3092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9551,51 +9551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.5379-5382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9635,356 +9635,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reluctant Cross-Metathesis Reactions: The Highly Beneficial Effect of Microwave Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+                <w:t xml:space="preserve">Stereoselective Synthesis of the Core of Naturally Occurring Anti-HIV Isolitseane B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.232-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676779v1</w:t>
+                <w:t xml:space="preserve">hal-00681031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-H from Pd/C and Triethylamine: Implications in Palladium Catalysed Reactions Involving Amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reluctant Cross-Metathesis Reactions: The Highly Beneficial Effect of Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 692 (22), pp.4805-4808. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.2867-2871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2007.05.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-983825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676968v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of the Core of Naturally Occurring Anti-HIV Isolitseane B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Pd-H from Pd/C and Triethylamine: Implications in Palladium Catalysed Reactions Involving Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 692 (22), pp.4805-4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2007.05.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681031v1</w:t>
+                <w:t xml:space="preserve">hal-00676968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Totale de Terpénoïdes Naturels Possédant le Squelette Bicyclo [5.3.0]décane</w:t>
               </w:r>
@@ -10085,304 +10085,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Synthesis of Heterocyclic Seven-Membered Rings</w:t>
+                <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Preparation of Sulfonyl-Substituted Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Doutheau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Vincent Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (21), pp.4819-4822. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (17), pp.2751-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol061874e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-950261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989798v1</w:t>
+                <w:t xml:space="preserve">hal-02989815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Preparation of Sulfonyl-Substituted Seven-Membered Rings</w:t>
+                <w:t xml:space="preserve">Synthetic Studies on the MARDi Cascade: Stereoselective Synthesis of Heterocyclic Seven-Membered Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Alain Doutheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (17), pp.2751-2754. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (21), pp.4819-4822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-950261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol061874e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989815v1</w:t>
+                <w:t xml:space="preserve">hal-02989798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo- and regioselective synthesis of 2-alkylidenetetrahydrofurans bearing a chiral sulfur atom by domino reactions of sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (48), pp.8503-8506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10568,302 +10568,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to diversely α-substituted cyclopentenones from α-chlorocyclopentenones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giannini</w:t>
+                <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chimienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.07.049⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989851v1</w:t>
+                <w:t xml:space="preserve">hal-02989860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Pennequin</w:t>
+                <w:t xml:space="preserve">Access to diversely α-substituted cyclopentenones from α-chlorocyclopentenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Deprés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (36), pp.6749-6751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989860v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approach to Bicyclo[5.3.0]decanes: Stereoselective Guaiane Synthesis</w:t>
               </w:r>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wolff Rearrangement: Tactics, Strategies and Recent Applications in Organic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Rearrangements in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johne Wiley &amp; Sons, pp.59-84, 2015, 978-1-118-34796-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11653,90 +11653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,3-Dicarbonyls in Multicomponent Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Zhu, Q. Wang, M.-X. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multicomponent Reactions in Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, Weinheim, pp.109-158, 2014, 978-3-527-33237-3</w:t>
@@ -11791,77 +11791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Presset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas in Chemistry and Molecular Sciences, Vol.1 Advances in synthetic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, Weinheim, pp.187-202, 2010, 3527325395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11886,90 +11886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des dérivés 1,3-dicarbonylés dans les réactions domino et multicomposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas in Chemistry and Molecular Sciences: Advances in Synthetic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.CHV2210, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12026,77 +12026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromaticity in Semi‐Condensed Figure‐Eight Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12144,64 +12144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of a triple carbo[5]helicene with hypervalent iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rigoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12310,51 +12310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12380,103 +12380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcrowded Triply Fused Carbo[7]helicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Artigas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12498,103 +12498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Rate Constant of the [4 + 2] Cycloaddition Between an Aryne Atropisomer and Furan in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12616,103 +12616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific Syntheses of Congested Atropisomers through Chiral Bis(aryne) Synthetic Equivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12734,77 +12734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Isotropic Magnetic Shielding Contour Maps for the Visualization of Aromaticity in ortho-Arynes and Their Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12835,103 +12835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Axially Chiral Cationic Benzo[c]phenanthridinium Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -12953,103 +12953,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Photophysical Properties, and Aromaticity of Pyrazine-Fused Tetrazapentalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -13193,103 +13193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalytic Syntheses and Ring‐Expansions of Cyclobutane Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -13309,576 +13309,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Illustration. France. 2020</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990549v1</w:t>
+                <w:t xml:space="preserve">hal-02990523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific Generation and Trapping Reactions of Aryne Atropisomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. France. 2020</w:t>
+              <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990523v1</w:t>
+                <w:t xml:space="preserve">hal-02990562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periselectivity in the Aza-Diels–Alder Reaction of 1-Azadienes with α-Oxoketenes: A Combined Experimental and Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+                <w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Berezhnaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dauvergne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990562v1</w:t>
+                <w:t xml:space="preserve">hal-02990017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Syntheses, Structures, and Properties of Extremely Distorted Chiral Nanographenes Embedding Hextuple Helicenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Periselectivity in the aza-Diels–Alder Cycloaddition between α-Oxoketenes and N -(5-Pyrazolyl)imines: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Castro Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990017v1</w:t>
+                <w:t xml:space="preserve">hal-02990549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10.1002/adsc.201900159</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Long Wei</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -13898,353 +13898,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3‐c]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Macías</w:t>
+                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaume Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Illustration. France. 2019</w:t>
+              <w:t xml:space="preserve">Photography. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358723v1</w:t>
+                <w:t xml:space="preserve">hal-02332131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclobishelicenes: Shape-Persistent Figure-Eight Aromatic Molecules with Promising Chiroptical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Pyrrolo[2,3‐c]isoquinolines via the Cycloaddition of Benzyne with Arylideneaminopyrroles: Photophysical and Crystallographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tigreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustration. France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilaume Naulet</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02332131v1</w:t>
+                <w:t xml:space="preserve">hal-02358723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rajzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -14270,90 +14270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirobicyclic and Tetracyclic Pyrazolidinones: Syntheses and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14382,250 +14382,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
+              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331747v1</w:t>
+                <w:t xml:space="preserve">medihal-01980661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalytic Four-Atom Ring Expansion of Cyclobutanones: Synthesis of Benzazocinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yirong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yun-Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
+              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">medihal-01980661v1</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Efficient Synthesis of Pyrido­[2,3-d]pyrimidinones via α-Oxoket­enes</w:t>
               </w:r>
@@ -14637,51 +14637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14806,51 +14806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF1D35E2"/>
+    <w:nsid w:val="FADD34E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15037,51 +15037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-coquerel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060323167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484356v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Aroulanda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09200K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Artigas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo01741f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisadai Lorenzo Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Ndeye Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A Ortu&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202500338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2024-0234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Sturm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bechtold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Full" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wiegand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Volland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Szkodzi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c12562" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c05415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qo01439h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aribot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00575" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palermo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;by-Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P Romanelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1867-0674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Arnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01308" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Castro Agudelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1845-3128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC03368A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amatore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Voigt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Baljozovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W&#228;ckerlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Berezhnaia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#225;lvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Wei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c08218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25204811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02265747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Naulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tigreros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Ren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Zhou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810184" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leveille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertolotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10217K" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MLVHG9S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godemert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01689h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abonia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01704" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4KSPWKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502578x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01564" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delaude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500108a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiroga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajzmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5018245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr200364p" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861707v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200723" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P5NPDWL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201100357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FKL12F9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302180v" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VMJFVXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Escavabaja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200665" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18K51W04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-158893L1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002538" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBGVBXV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100734" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXZ4M81F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260107" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003261" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWX82GGQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101938r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677644v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200901302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q7DX0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9024056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HP35465-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.06.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSCJW1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo8021567" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michaut" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Miranda-Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Men&#233;ndez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN85LKG5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMTBQ5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680586v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701708" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC9N2PBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reboul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800825" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZPTFCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Br&#233;mond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girardeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676779v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-983825" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.05.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-950261" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061874e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.09.142" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-085Z2CGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.07.049" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87TDXCGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035763g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01725-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XJQ37M1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989926v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111618P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F36H3BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-34894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Court" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100104037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Averbuch-Pouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270100012361" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZGLMQF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04636782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04383167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04172616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04413916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03777722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03856911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370289v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03370299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990562v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02990549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02332131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Naulet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02358723v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02331747v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yun-Long" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02989766v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>