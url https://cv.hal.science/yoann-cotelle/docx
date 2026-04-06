--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego García-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382458v1</w:t>
+                <w:t xml:space="preserve">hal-03961776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961776v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
               </w:r>
@@ -1406,351 +1406,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric Streptavidins as Host Proteins for Artificial Metalloenzymes</w:t>
+                <w:t xml:space="preserve">The Emergence of Anion−π Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Pellizzoni</w:t>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Schwizer</w:t>
+                <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wood</w:t>
+                <w:t xml:space="preserve">Javier López-Andarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Sabatino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+                <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.1476-1484. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.2255-2263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274548v1</w:t>
+                <w:t xml:space="preserve">hal-03274541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Anion−π Catalysis</w:t>
+                <w:t xml:space="preserve">Chimeric Streptavidins as Host Proteins for Artificial Metalloenzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+                <w:t xml:space="preserve">Michela Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schwizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (9), pp.2255-2263. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.1476-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274541v1</w:t>
+                <w:t xml:space="preserve">hal-03274548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion-π Catalysis of Diels-Alder Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion–π catalysis: bicyclic products with four contiguous stereogenic centers from otherwise elusive diastereospecific domino reactions on π-acidic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,802 +1942,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Anion−π Catalysis of Iminium/Nitroaldol Cascades To Form Cyclohexane Rings with Five Stereogenic Centers Directly on π-Acidic Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Liu</w:t>
+                <w:t xml:space="preserve">Unorthodox Interactions at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 138 (25), pp.7876-7879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04936⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 138 (13), pp.4270-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274557v1</w:t>
+                <w:t xml:space="preserve">hal-03274555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-π Catalysis of Enolate Chemistry: Rigidified Leonard Turns as a General Motif to Run Reactions on Aromatic Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Anion−π Catalysis of Iminium/Nitroaldol Cascades To Form Cyclohexane Rings with Five Stereogenic Centers Directly on π-Acidic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Benz</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201600831⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (25), pp.7876-7879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278037v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion-π Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Central Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (6), pp.388-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unorthodox Interactions at Work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anion-π Catalysis of Enolate Chemistry: Rigidified Leonard Turns as a General Motif to Run Reactions on Aromatic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (13), pp.4270-4277. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (13), pp.4275-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b13006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201600831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274555v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Anion-π Catalysis: Enamine Addition to Nitroolefins on π-Acidic Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycoluril–tetrathiafulvalene molecular clips: on the influence of electronic and spatial properties for binding neutral accepting guests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b07382⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1023-1036), pp.1023-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274553v1</w:t>
+                <w:t xml:space="preserve">hal-01301844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoluril–tetrathiafulvalene molecular clips: on the influence of electronic and spatial properties for binding neutral accepting guests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Anion-π Catalysis: Enamine Addition to Nitroolefins on π-Acidic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1023-1036), pp.1023-1036. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (36), pp.11582-11585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b07382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301844v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused Glycoluril-Tetrathiafulvalene Molecular Clips as Receptors for Neutral Electron Acceptor Guests</w:t>
               </w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3126,51 +3126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Igareta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rebelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c00825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02506598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09633G" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Garabedian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pellizzoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schwizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sabatino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03773" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Andarias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bea Bornhof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klehr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00525C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa-Jennifer Avestro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04936" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Benz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500458e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00617H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Igareta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rebelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c00825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02506598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09633G" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Garabedian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Andarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bea Bornhof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pellizzoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schwizer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sabatino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03773" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klehr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00525C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa-Jennifer Avestro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Benz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07382" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500458e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00617H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>