--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961776v1</w:t>
+                <w:t xml:space="preserve">hal-04382458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclotriveratrylene Solvent‐Dependent Chiral Switch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Antonetti</w:t>
+                <w:t xml:space="preserve">Probing the Importance of Host Symmetry on Carbohydrate Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego García-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, pp.e202203212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382458v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence of encaged Eu(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) and Tb(&amp;lt;scp&amp;gt;iii&amp;lt;/scp&amp;gt;) complexes controlled by an inherently chiral remote unit</w:t>
               </w:r>
@@ -1406,351 +1406,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Anion−π Catalysis</w:t>
+                <w:t xml:space="preserve">Chimeric Streptavidins as Host Proteins for Artificial Metalloenzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+                <w:t xml:space="preserve">Michela Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Schwizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (9), pp.2255-2263. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.1476-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274541v1</w:t>
+                <w:t xml:space="preserve">hal-03274548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric Streptavidins as Host Proteins for Artificial Metalloenzymes</w:t>
+                <w:t xml:space="preserve">The Emergence of Anion−π Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Pellizzoni</w:t>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Schwizer</w:t>
+                <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wood</w:t>
+                <w:t xml:space="preserve">Javier López-Andarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Sabatino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Cotelle</w:t>
+                <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.1476-1484. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.2255-2263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.8b00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274548v1</w:t>
+                <w:t xml:space="preserve">hal-03274541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion-π Catalysis of Diels-Alder Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bea Bornhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion–π catalysis: bicyclic products with four contiguous stereogenic centers from otherwise elusive diastereospecific domino reactions on π-acidic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,1036 +1942,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unorthodox Interactions at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+                <w:t xml:space="preserve">Asymmetric Anion−π Catalysis of Iminium/Nitroaldol Cascades To Form Cyclohexane Rings with Five Stereogenic Centers Directly on π-Acidic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 138 (13), pp.4270-4277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b13006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 138 (25), pp.7876-7879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274555v1</w:t>
+                <w:t xml:space="preserve">hal-03274557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Anion−π Catalysis of Iminium/Nitroaldol Cascades To Form Cyclohexane Rings with Five Stereogenic Centers Directly on π-Acidic Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anion-π Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04936⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274557v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-π Enzymes</w:t>
+                <w:t xml:space="preserve">Anion-π Catalysis of Enolate Chemistry: Rigidified Leonard Turns as a General Motif to Run Reactions on Aromatic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebrun</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00097⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (13), pp.4275-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201600831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274549v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-π Catalysis of Enolate Chemistry: Rigidified Leonard Turns as a General Motif to Run Reactions on Aromatic Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unorthodox Interactions at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (13), pp.4275-4279. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (13), pp.4270-4277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201600831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278037v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoluril–tetrathiafulvalene molecular clips: on the influence of electronic and spatial properties for binding neutral accepting guests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Anion-π Catalysis: Enamine Addition to Nitroolefins on π-Acidic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa-Jennifer Avestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.11.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (36), pp.11582-11585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b07382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301844v1</w:t>
+                <w:t xml:space="preserve">hal-03274553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Anion-π Catalysis: Enamine Addition to Nitroolefins on π-Acidic Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycoluril–tetrathiafulvalene molecular clips: on the influence of electronic and spatial properties for binding neutral accepting guests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (36), pp.11582-11585. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1023-1036), pp.1023-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b07382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274553v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Glycoluril-Tetrathiafulvalene Molecular Clips as Receptors for Neutral Electron Acceptor Guests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of glycoluril-tetrathiafulvalene molecular clips for electron-deficient neutral guests through a straightforward Diels–Alder strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hardouin-Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol500458e⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.5341-5348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ00617H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301845v1</w:t>
+                <w:t xml:space="preserve">hal-01330328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of glycoluril-tetrathiafulvalene molecular clips for electron-deficient neutral guests through a straightforward Diels–Alder strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fused Glycoluril-Tetrathiafulvalene Molecular Clips as Receptors for Neutral Electron Acceptor Guests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.5341-5348. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (10), pp.2590-2593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4NJ00617H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol500458e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330328v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3126,51 +3126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Igareta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rebelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c00825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02506598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09633G" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Garabedian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Andarias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bea Bornhof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pellizzoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schwizer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sabatino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03773" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klehr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00525C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa-Jennifer Avestro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Benz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600831" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07382" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500458e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00617H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05044959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00245A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cotelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01879j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01421A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303294" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arrico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj02360a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Igareta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rebelein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c00825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02506598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardouin-Lerouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Morille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09633G" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Garabedian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pellizzoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schwizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sabatino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03773" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez-Andarias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bea Bornhof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.8b00223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klehr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00525C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa-Jennifer Avestro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04936" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Benz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201600831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b07382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.11.115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00617H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500458e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>