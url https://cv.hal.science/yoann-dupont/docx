--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -331,364 +331,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.119-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.crac-1.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337279v1</w:t>
+                <w:t xml:space="preserve">hal-05489596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLaRef@CRAC2025: Should We Transform Coreference Resolution into a Text Generation Task?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice @MultiGEC-2025: A Spitful Multilingual Language Error Correction System Using LLaMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Seminck</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Durandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NoDaLiDa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Talinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.crac-1.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05489596v1</w:t>
+                <w:t xml:space="preserve">hal-05489661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice @MultiGEC-2025: A Spitful Multilingual Language Error Correction System Using LLaMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooccurrence et coréférence : exploration du vocabulaire spécifique à un référent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoDaLiDa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Talinn, Estonia</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la coréférence : linguistique, TAL et SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Delaborde; Hélène Manuélian, Jun 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489661v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Strengths and Weaknesses of NLP Systems Based on a Rich Evaluation Corpus: the Case of NER in French</w:t>
               </w:r>
@@ -1104,234 +1104,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration orientée entités : étude du genre dans le Mercure de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bordry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705873v1</w:t>
+                <w:t xml:space="preserve">hal-03701467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration orientée entités : étude du genre dans le Mercure de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Ben Ltaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Chutaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701467v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French CrowS-Pairs: Extending a challenge dataset for measuring social bias in masked language models to a language other than English</w:t>
               </w:r>
@@ -1657,303 +1657,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+                <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Martin</w:t>
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784755v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,103 +2017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
@@ -2434,394 +2434,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux neuronaux profonds pour l'étiquetage de séquences</w:t>
+                <w:t xml:space="preserve">Exploration de traits pour la reconnaissance d'entités nommées du Français par apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+              <w:t xml:space="preserve">TALN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579192v1</w:t>
+                <w:t xml:space="preserve">hal-02448614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de traits pour la reconnaissance d'entités nommées du Français par apprentissage automatique</w:t>
+                <w:t xml:space="preserve">Label-Dependencies Aware Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Intelligent Text Processing and Computational Linguistics (CICling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448614v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Dependencies Aware Recurrent Neural Networks</w:t>
+                <w:t xml:space="preserve">Structured Named Entity Recognition by Cascading CRFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Text Processing and Computational Linguistics (CICling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579071v1</w:t>
+                <w:t xml:space="preserve">hal-01579109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Named Entity Recognition by Cascading CRFs</w:t>
+                <w:t xml:space="preserve">Réseaux neuronaux profonds pour l'étiquetage de séquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Text Processing and Computational Linguistics (CICling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579109v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAC KBP 2016 Cold Start Slot Filling and Slot Filler Validation Systems by IRT SystemX</w:t>
               </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT (JOURNÉE D'ANALYSE DES DOCUMENTS TEXTUELS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3027,51 +3027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Patterns of POS Labels Help to Characterize Language Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer des connaissances linguistiques dans un CRF : application à l'apprentissage d'un segmenteur-étiqueteur du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,51 +3633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,64 +3741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique d'affixes pour la reconnaissance d'entités nommées chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMOCRAT : description et modélisation des chaînes de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4025,103 +4025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4169,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Duignan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680569v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Jouglar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Makhlouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Duignan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680569v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Jouglar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Makhlouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>