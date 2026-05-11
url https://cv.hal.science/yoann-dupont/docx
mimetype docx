--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2926,217 +2926,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l'acquisition d'une langue avec des patrons d'étiquettes morpho-syntaxiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Patterns of POS Labels Help to Characterize Language Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT (JOURNÉE D'ANALYSE DES DOCUMENTS TEXTUELS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, PARIS, France</w:t>
+              <w:t xml:space="preserve">DMNLP (ECML/PKDD Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140342v1</w:t>
+                <w:t xml:space="preserve">hal-01140542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Patterns of POS Labels Help to Characterize Language Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser l'acquisition d'une langue avec des patrons d'étiquettes morpho-syntaxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMNLP (ECML/PKDD Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">JADT (JOURNÉE D'ANALYSE DES DOCUMENTS TEXTUELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140542v1</w:t>
+                <w:t xml:space="preserve">hal-01140342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t>
               </w:r>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Duignan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680569v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Jouglar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Makhlouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bordry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14569-1.p.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.crac-1.10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Durandard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Duignan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680569v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Jouglar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Makhlouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>