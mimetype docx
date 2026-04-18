--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
+                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pernod</w:t>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669733v1</w:t>
+                <w:t xml:space="preserve">hal-04355396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care of patients in nursing homes, what stumbling blocks and stepping for general practitioners? A qualitative study</w:t>
               </w:r>
@@ -266,583 +266,583 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Michalak Collerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2024.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (1), pp.16-28. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355396v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Élias</w:t>
+                <w:t xml:space="preserve">P. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debourdeau</w:t>
+                <w:t xml:space="preserve">M.-A. Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Espitia</w:t>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Sevestre</w:t>
+                <w:t xml:space="preserve">D. Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
+              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611242v1</w:t>
+                <w:t xml:space="preserve">hal-04627490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debourdeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-A. Sevestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627490v1</w:t>
+                <w:t xml:space="preserve">hal-04611242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et republication de : « Traitement à domicile des patients atteints de maladie veineuse thromboembolique associée au cancer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (4), pp.226-238. </w:t>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,325 +1008,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Milovančev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">J. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667547v1</w:t>
+                <w:t xml:space="preserve">hal-04594991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Espitia</w:t>
+                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Milovančev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmidt</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (5), pp.289-299. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.4308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594991v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care pathways for patients with cancer associated thrombosis: from diagnosis to long term follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Douriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Abenhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un stage ambulatoire afin de favoriser la collaboration entre les médecins généralistes et les pharmaciens d’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,351 +1937,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physician health and dedicated healthcare system: a needs study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">General practitioners’ perspectives on the use of nonpharmacological home remedies in two regions in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Medical Weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4414/smw.2018.14676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008602v1</w:t>
+                <w:t xml:space="preserve">hal-02008474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ perspectives on the use of nonpharmacological home remedies in two regions in Switzerland and France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Haller</w:t>
+                <w:t xml:space="preserve">Physician health and dedicated healthcare system: a needs study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Sommer</w:t>
+                <w:t xml:space="preserve">Anne Laure Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Excoffier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Medical Weekly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008474v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemia and bleeding in patients receiving anticoagulant therapy for venous thromboembolism: comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zenatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2326,338 +2326,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaemia as an independent key risk factor for major haemorrhage in patients treated with vitamin K antagonists: Results of the SCORE prospective cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus, controversies and dissensions between general practitioners and patients suffering from chronic primary insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Zenati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+                <w:t xml:space="preserve">Floriane Pricaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Brousseau Provencher</w:t>
+                <w:t xml:space="preserve">Anaëlle Cote-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008457v1</w:t>
+                <w:t xml:space="preserve">hal-02008615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus, controversies and dissensions between general practitioners and patients suffering from chronic primary insomnia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anaemia as an independent key risk factor for major haemorrhage in patients treated with vitamin K antagonists: Results of the SCORE prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Brousseau Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Pricaz</w:t>
+                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Cote-Rey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008615v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of improvement in anticoagulant safety. Data from the CACAO study, a cohort in general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Abenhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,1998 +2678,1998 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’efficacité des scores HAS-BLED et ATRIA dans la prédiction du risque hémorragique des patients de plus de 75 ans traités par anti-vitamine K (AVK) après démarche d’éducation thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Soave</w:t>
+                <w:t xml:space="preserve">Barriers to and promoters of screening for falls in elderly community-dwelling patients by general practitioners: a large cross-sectional survey in two areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Chidlovskii</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernod</w:t>
+                <w:t xml:space="preserve">Guillaume Royer de Vericourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123229v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to and promoters of screening for falls in elderly community-dwelling patients by general practitioners: a large cross-sectional survey in two areas of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparaison de l’efficacité des scores HAS-BLED et ATRIA dans la prédiction du risque hémorragique des patients de plus de 75 ans traités par anti-vitamine K (AVK) après démarche d’éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chidlovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couturier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02008466v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-208: Identification of frailty in community-dwelling older persons with the Gérontopôle Frailty Screening Tool: prevalence and feasibility in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.S87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-7649(15)30306-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the HAS-BLED and ATRIA scores for the risk of bleeding in patients aged 75 and over receiving vitamin K antagonist (VKA) therapy and educated VKA-management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chidlovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the display in the waiting room influence reasons for consultation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of 1014 children with acute infectious diseases followed for ten years by the practitioners of the Observatory of General Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00943521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémorragies graves sous AVK et scores prédictifs : étude longitudinale sur un an de patients ambulatoires éduqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zenatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Dementia Screening by General Practitioners in Community-dwelling Elderly Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1), pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predictive ability of bleeding risk stratification models in very old patients on vitamin K antagonist treatment for venous thromboembolism: results of the prospective collaborative EPICA study: comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebelhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), pp.421-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of risk factors for medication errors in people over 75 years of age Polypharmacy Home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123277v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of risk factors for medication errors in people over 75 years of age Polypharmacy Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123283v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the alcohol issue in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (11), pp.1193-1199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170958v1</w:t>
+                <w:t xml:space="preserve">hal-02010241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Couturier</w:t>
+                <w:t xml:space="preserve">Tackling the alcohol issue in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010241v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’humour dans la consultation de médecine générale : étude qualitative sur le ressenti des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lemaire Lesoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an informatics tool allowing the daily assessment of the fluorine contributions in the high-risk caries child and evaluation of its utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des hommes de 18 à 50 ans dans la contraception. Étude qualitative en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lemaire Lesoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a hotline for palliative care in Isere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4667,154 +4679,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infection par le VIH dans l’Ouest Guyanais : étude comparative du statut immunologique au diagnostic entre les patients dépistés au centre hospitalier d’André Rosemon à Cayenne (CHAR) et ceux dépistés au centre hospitalier de l’Ouest Guyanais à Saint-Laurent du-Maroni (CHOG) entre 2007 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Adoissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Samou Fantcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée des travaux scientifiques des soignants de Guyane "Nos soignants ont du talent"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4824,114 +4836,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d'aide à la décision chez le patient traité par anticoagulant oral dans une maladie thrombo-embolique à partir d'études observationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024GRALS002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04673395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5078,51 +5090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NTMJ1N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>