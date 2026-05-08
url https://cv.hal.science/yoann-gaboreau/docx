--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -100,1285 +100,1285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
+                <w:t xml:space="preserve">Care of patients in nursing homes, what stumbling blocks and stepping for general practitioners? A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Béatrice Michalak Collerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+                <w:t xml:space="preserve">Tommy Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355396v1</w:t>
+                <w:t xml:space="preserve">hal-04642759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care of patients in nursing homes, what stumbling blocks and stepping for general practitioners? A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Michalak Collerais</w:t>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Studer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1151⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642759v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
+                <w:t xml:space="preserve">P. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mismetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">M.-A. Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669733v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627490v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Élias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Debourdeau</w:t>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Espitia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Girard</w:t>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611242v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Traitement à domicile des patients atteints de maladie veineuse thromboembolique associée au cancer »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.04.003⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550855v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduction et republication de : « Traitement à domicile des patients atteints de maladie veineuse thromboembolique associée au cancer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (4), pp.226-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Espitia</w:t>
+                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmidt</w:t>
+                <w:t xml:space="preserve">Aleksandra Milovančev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.4308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594991v1</w:t>
+                <w:t xml:space="preserve">hal-04667547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Eychenne</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">J. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (15), pp.4308. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.289-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667547v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticoagulants’ Safety and Effectiveness in General Practice: A Nationwide Prospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (1), pp.84-87. </w:t>
@@ -2326,324 +2326,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus, controversies and dissensions between general practitioners and patients suffering from chronic primary insomnia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaemia as an independent key risk factor for major haemorrhage in patients treated with vitamin K antagonists: Results of the SCORE prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Cote-Rey</w:t>
+                <w:t xml:space="preserve">Cynthia Brousseau Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Roucou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008615v1</w:t>
+                <w:t xml:space="preserve">hal-02008457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaemia as an independent key risk factor for major haemorrhage in patients treated with vitamin K antagonists: Results of the SCORE prospective cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensus, controversies and dissensions between general practitioners and patients suffering from chronic primary insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Bosson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Pricaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Cote-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02008457v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of improvement in anticoagulant safety. Data from the CACAO study, a cohort in general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,298 +2727,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to and promoters of screening for falls in elderly community-dwelling patients by general practitioners: a large cross-sectional survey in two areas of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de l’efficacité des scores HAS-BLED et ATRIA dans la prédiction du risque hémorragique des patients de plus de 75 ans traités par anti-vitamine K (AVK) après démarche d’éducation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chidlovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couturier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008466v1</w:t>
+                <w:t xml:space="preserve">hal-02123229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’efficacité des scores HAS-BLED et ATRIA dans la prédiction du risque hémorragique des patients de plus de 75 ans traités par anti-vitamine K (AVK) après démarche d’éducation thérapeutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers to and promoters of screening for falls in elderly community-dwelling patients by general practitioners: a large cross-sectional survey in two areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Royer de Vericourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Soave</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernod</w:t>
+                <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123229v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-208: Identification of frailty in community-dwelling older persons with the Gérontopôle Frailty Screening Tool: prevalence and feasibility in primary care</w:t>
               </w:r>
@@ -3146,103 +3146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the HAS-BLED and ATRIA scores for the risk of bleeding in patients aged 75 and over receiving vitamin K antagonist (VKA) therapy and educated VKA-management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chidlovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -3429,243 +3429,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hémorragies graves sous AVK et scores prédictifs : étude longitudinale sur un an de patients ambulatoires éduqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zenatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00943521v1</w:t>
+                <w:t xml:space="preserve">hal-02008621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémorragies graves sous AVK et scores prédictifs : étude longitudinale sur un an de patients ambulatoires éduqués</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008621v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00943521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Dementia Screening by General Practitioners in Community-dwelling Elderly Populations</w:t>
               </w:r>
@@ -3677,77 +3677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1), pp.58-64</w:t>
@@ -3904,51 +3904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
+                <w:t xml:space="preserve">Assessment of risk factors for medication errors in people over 75 years of age Polypharmacy Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chauvet</w:t>
@@ -3962,75 +3962,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123283v1</w:t>
+                <w:t xml:space="preserve">hal-02123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of risk factors for medication errors in people over 75 years of age Polypharmacy Home</w:t>
+                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chauvet</w:t>
@@ -4044,310 +4044,310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123277v1</w:t>
+                <w:t xml:space="preserve">hal-02123283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Couturier</w:t>
+                <w:t xml:space="preserve">Tackling the alcohol issue in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010241v1</w:t>
+                <w:t xml:space="preserve">hal-02170958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the alcohol issue in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (11), pp.1193-1199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170958v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’humour dans la consultation de médecine générale : étude qualitative sur le ressenti des patients</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NTMJ1N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NTMJ1N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>