--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -100,1514 +100,1514 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care of patients in nursing homes, what stumbling blocks and stepping for general practitioners? A qualitative study</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Prise en charge de la maladie thromboembolique veineuse associée au cancer chez les populations vulnérables »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Michalak Collerais</w:t>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Studer</w:t>
+                <w:t xml:space="preserve">Ygal Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1151⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.366-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642759v1</w:t>
+                <w:t xml:space="preserve">hal-04595076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care of patients in nursing homes, what stumbling blocks and stepping for general practitioners? A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+                <w:t xml:space="preserve">Béatrice Michalak Collerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Tommy Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.58-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669733v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Événements thromboemboliques artériels liés au cancer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debourdeau</w:t>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Sevestre</w:t>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertoletti</w:t>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mayeur</w:t>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Girard</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
+              <w:t xml:space="preserve">, 2024, 45 (8), pp.498-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627490v1</w:t>
+                <w:t xml:space="preserve">hal-04669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Traitement de la maladie thromboembolique veineuse associée au cancer chez les patients en soins palliatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Élias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Espitia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-A. Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45 (7), pp.437-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611242v1</w:t>
+                <w:t xml:space="preserve">hal-04627490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Thrombose veineuse profonde du membre supérieur associée à un cathéter veineux central chez les patients cancéreux : diagnostic et prise en charge thérapeutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+                <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.354-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355396v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traduction et republication de : « Traitement à domicile des patients atteints de maladie veineuse thromboembolique associée au cancer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (4), pp.226-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Traitement à domicile des patients atteints de maladie veineuse thromboembolique associée au cancer »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550855v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Home treatment for patients with cancer-associated venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04667547v1</w:t>
+                <w:t xml:space="preserve">hal-04355396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Schmidt</w:t>
+                <w:t xml:space="preserve">Molecular Hydrogen for Outpatients with COVID-19 (Hydro-COVID): A Phase 3 Randomised, Triple-Blinded, Pragmatic, Placebo-Controlled, Multicentre Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Milovančev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.4308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm13154308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Traduction et republication de : « Maladie thromboembolique veineuse récidivante chez les patients cancéreux anticoagulés : diagnostic et traitement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Élias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (5), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et republication de : « Prise en charge de la maladie thromboembolique veineuse associée au cancer chez les populations vulnérables »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Frère</w:t>
+                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hanon</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (6), pp.366-381. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595076v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care pathways for patients with cancer associated thrombosis: from diagnosis to long term follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Douriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,77 +1684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticoagulants’ Safety and Effectiveness in General Practice: A Nationwide Prospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Abenhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un stage ambulatoire afin de favoriser la collaboration entre les médecins généralistes et les pharmaciens d’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Medical Weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -2077,77 +2077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physician health and dedicated healthcare system: a needs study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,103 +2198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemia and bleeding in patients receiving anticoagulant therapy for venous thromboembolism: comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zenatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (1), pp.84-87. </w:t>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaemia as an independent key risk factor for major haemorrhage in patients treated with vitamin K antagonists: Results of the SCORE prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Brousseau Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus, controversies and dissensions between general practitioners and patients suffering from chronic primary insomnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Pricaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of improvement in anticoagulant safety. Data from the CACAO study, a cohort in general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Abenhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,64 +2772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chidlovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -2858,51 +2858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to and promoters of screening for falls in elderly community-dwelling patients by general practitioners: a large cross-sectional survey in two areas of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,963 +2998,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-208: Identification of frailty in community-dwelling older persons with the Gérontopôle Frailty Screening Tool: prevalence and feasibility in primary care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the display in the waiting room influence reasons for consultation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gavazzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Drevet</w:t>
+                <w:t xml:space="preserve">Baptiste Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123267v1</w:t>
+                <w:t xml:space="preserve">hal-02123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the HAS-BLED and ATRIA scores for the risk of bleeding in patients aged 75 and over receiving vitamin K antagonist (VKA) therapy and educated VKA-management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P-208: Identification of frailty in community-dwelling older persons with the Gérontopôle Frailty Screening Tool: prevalence and feasibility in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.S87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-7649(15)30306-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008533v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the display in the waiting room influence reasons for consultation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of the HAS-BLED and ATRIA scores for the risk of bleeding in patients aged 75 and over receiving vitamin K antagonist (VKA) therapy and educated VKA-management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chidlovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebelhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123289v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of 1014 children with acute infectious diseases followed for ten years by the practitioners of the Observatory of General Practice</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123286v1</w:t>
+                <w:t xml:space="preserve">inserm-00943521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémorragies graves sous AVK et scores prédictifs : étude longitudinale sur un an de patients ambulatoires éduqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zenatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typology of 1014 children with acute infectious diseases followed for ten years by the practitioners of the Observatory of General Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Luaces</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00943521v1</w:t>
+                <w:t xml:space="preserve">hal-02123286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Dementia Screening by General Practitioners in Community-dwelling Elderly Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The predictive ability of bleeding risk stratification models in very old patients on vitamin K antagonist treatment for venous thromboembolism: results of the prospective collaborative EPICA study: comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Couturier</w:t>
+                <w:t xml:space="preserve">A. Lebelhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.421-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.12504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008471v1</w:t>
+                <w:t xml:space="preserve">hal-02008491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive ability of bleeding risk stratification models in very old patients on vitamin K antagonist treatment for venous thromboembolism: results of the prospective collaborative EPICA study: comment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Factors Affecting Dementia Screening by General Practitioners in Community-dwelling Elderly Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Couturier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.58-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008491v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of risk factors for medication errors in people over 75 years of age Polypharmacy Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,575 +3986,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (11), pp.1193-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123283v1</w:t>
+                <w:t xml:space="preserve">hal-02010241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the alcohol issue in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+                <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are key factors influencing malnutrition screening in community-dwelling elderly populations by general practitioners? A large cross-sectional survey in two areas of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytosterols: comparison of data from mainstream literature with data from the scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (11), pp.1193-1199</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010241v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’humour dans la consultation de médecine générale : étude qualitative sur le ressenti des patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Creation of an informatics tool allowing the daily assessment of the fluorine contributions in the high-risk caries child and evaluation of its utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lemaire Lesoin</w:t>
+                <w:t xml:space="preserve">Benoit Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123273v1</w:t>
+                <w:t xml:space="preserve">hal-02123274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of an informatics tool allowing the daily assessment of the fluorine contributions in the high-risk caries child and evaluation of its utility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La place de l’humour dans la consultation de médecine générale : étude qualitative sur le ressenti des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chambon</w:t>
+                <w:t xml:space="preserve">Christine Lemaire Lesoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123274v1</w:t>
+                <w:t xml:space="preserve">hal-02123273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des hommes de 18 à 50 ans dans la contraception. Étude qualitative en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lemaire Lesoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4579,51 +4579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a hotline for palliative care in Isere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4850,51 +4850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d'aide à la décision chez le patient traité par anticoagulant oral dans une maladie thrombo-embolique à partir d'études observationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024GRALS002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5090,51 +5090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NTMJ1N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04595076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Benhamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalak Collerais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Studer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.11.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Sevestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;lias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Espitia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04550855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04355396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Milovan&#269;ev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13154308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04594991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04326326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bozec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Abenha&#239;m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Bardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Algayres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Excoffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4414/smw.2018.14676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Verjus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-018-1668-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zenati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Brousseau Provencher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18NTMJ1N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pricaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cote-Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roucou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175167" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chidlovskii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebelhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer de Vericourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNX1QSF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luaces" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7649(15)30306-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B0KFN0V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebelhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couturier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12504" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paumier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaboreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chambon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire Lesoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03395420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Louaisil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adoissi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Samou Fantcho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04673395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALS002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>