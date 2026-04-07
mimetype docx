--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -692,243 +692,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Name, Last Claim. Matching Digital Tombstone Documentation to Unearthed Census Data: Surveying Taiwan’s Family Names, Ethnicities and Homeland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Anthropology and the Renewal of Waishengren Studies : From Digitized tombs to Identity Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Streiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Huang Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lin Mei-Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t>
+              <w:t xml:space="preserve">Journal of Asian and African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526578v1</w:t>
+                <w:t xml:space="preserve">hal-02526612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Anthropology and the Renewal of Waishengren Studies : From Digitized tombs to Identity Claims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Last Name, Last Claim. Matching Digital Tombstone Documentation to Unearthed Census Data: Surveying Taiwan’s Family Names, Ethnicities and Homeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Streiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Goudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Streiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Huang Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lin Mei-Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian and African Studies</w:t>
+              <w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526612v1</w:t>
+                <w:t xml:space="preserve">hal-02526578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1135,51 +1135,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
+                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -1219,75 +1219,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935937v1</w:t>
+                <w:t xml:space="preserve">hal-03936276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
+                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
@@ -1327,51 +1327,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936276v1</w:t>
+                <w:t xml:space="preserve">hal-03935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Reading for Intercomprehension Between Sinogramic Languages</w:t>
               </w:r>
@@ -1826,234 +1826,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meunier-Carus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo-Ann Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586282v1</w:t>
+                <w:t xml:space="preserve">hal-01586290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanji Crunch : Apprentissage dissocié des habiletés et autonomisation de la compétence graphique par le jeu vidéo en mandarin langues étrangères</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Game based learning of Chinese characters and lexicon : towards outsourcing graphic and lexical knowledge through a video-game?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux en jeu dans l’enseignement/apprentissage des langues en LANSAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586290v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gattegno 2.0 : l’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t>
               </w:r>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Mi Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Streiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Huang Chun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lin Mei-Fang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-Mi Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Streiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Huang Chun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lin Mei-Fang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier-Carus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo-Ann Pesquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rondin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>