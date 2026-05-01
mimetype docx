--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -896,278 +896,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of analytical models to describe pull-out behavior – Fiber/matrix adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of interphase region on the elastic behavior of unidirectional glass-fiber/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Teklal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Lénaïk Bélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chailan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joliff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 201, pp.791 - 815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.091⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 198, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878404v1</w:t>
+                <w:t xml:space="preserve">hal-01878409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interphase region on the elastic behavior of unidirectional glass-fiber/epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Riaño</w:t>
+                <w:t xml:space="preserve">A review of analytical models to describe pull-out behavior – Fiber/matrix adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Teklal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïk Bélec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chailan</w:t>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Joliff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 198, pp.109 - 116. </w:t>
+              <w:t xml:space="preserve">, 2018, 201, pp.791 - 815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878409v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on the evaluation of thermal and mechanical stresses during the welding of coated pipelines</w:t>
               </w:r>
@@ -1800,657 +1800,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of quenching step of a coated steel pipe with thermo-elastic, thermo-plastic and thermo-viscoelastic models: Impact of masking tape at tube ends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. Tchoquessi Diodjo</w:t>
+                <w:t xml:space="preserve">Effects of the addition of glass fibers, mica and vermiculite on the mechanical properties of a gypsum-based composite at room temperature and during a fire test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.019⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.37--53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364366v1</w:t>
+                <w:t xml:space="preserve">hal-01364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the addition of glass fibers, mica and vermiculite on the mechanical properties of a gypsum-based composite at room temperature and during a fire test</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the moisture/stress effects on glass fibre/epoxy composite and the impact of the interphase area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Favotto</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïk Bélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chailan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.02.019⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.876--885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364364v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the moisture/stress effects on glass fibre/epoxy composite and the impact of the interphase area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational modeling of quenching step of a coated steel pipe with thermo-elastic, thermo-plastic and thermo-viscoelastic models: Impact of masking tape at tube ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Tchoquessi Diodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108, pp.876--885. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.67--79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364361v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of pipeline coating on internal stresses during the manufacturing process by finite element analysis</w:t>
+                <w:t xml:space="preserve">Modified water diffusion kinetics in an unidirectional glass/fibre composite due to the interphase area: Experimental, analytical and numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aragon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chailan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68, pp.342--349. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.296--303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364141v1</w:t>
+                <w:t xml:space="preserve">hal-01364146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified water diffusion kinetics in an unidirectional glass/fibre composite due to the interphase area: Experimental, analytical and numerical approach</w:t>
+                <w:t xml:space="preserve">Influence of the thickness of pipeline coating on internal stresses during the manufacturing process by finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chailan</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.296--303. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.342--349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364146v1</w:t>
+                <w:t xml:space="preserve">hal-01364141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silane Coupling Agent for Attaching Fusion-Bonded Epoxy to Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine R. Tchoquessi Diodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new composite based on gypsum matrix and mineral additives: Hydration process of the matrix and thermal properties at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,362 +2663,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of pipe internal stresses induced during the coating process – Influence of pipe geometric characteristics on stress state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence of silane-based treatment on adherence and wet durability of fusion bonded epoxy/steel joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Tchoquessi Doidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnaudet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Joliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lanarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2013.05.071⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (12), pp.1765--1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2013.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364150v1</w:t>
+                <w:t xml:space="preserve">hal-01364128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silane-based treatment on adherence and wet durability of fusion bonded epoxy/steel joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of pipe internal stresses induced during the coating process – Influence of pipe geometric characteristics on stress state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Tchoquessi Diodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Joliff</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanarde</w:t>
+                <w:t xml:space="preserve">M. Bonnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (12), pp.1765--1772. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.429--440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2013.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2013.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364128v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental, analytical and numerical study of water diffusion in unidirectional composite materials – Interphase impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Heman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Legghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Legghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïk Bélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the elastic modulus vs temperature of debonded model material</w:t>
+                <w:t xml:space="preserve">Microcracks with unexpected characteristics induced by CTE mismatch in two-phase model material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Absi</w:t>
@@ -3417,118 +3417,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Glandus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.330-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630978v1</w:t>
+                <w:t xml:space="preserve">hal-00630682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcracks with unexpected characteristics induced by CTE mismatch in two-phase model material</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the elastic modulus vs temperature of debonded model material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Joliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Absi</w:t>
@@ -3546,73 +3525,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Glandus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp.826-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3828,51 +3828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD60ACF9"/>
+    <w:nsid w:val="1F327B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4059,51 +4059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-joliff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5883-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170470857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05057140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Algourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joliff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02293-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05043308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domerg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k Belec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00594-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05043315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchoquessi Diodjo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joliff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aragon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104386" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ria&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chailan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Teklal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Djebbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.06.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diodjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.12.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.07.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q5P9Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.02.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V0J91V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VTM62L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine R. Tchoquessi Diodjo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lanarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401689s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC52WSGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.05.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQRZ0DTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchoquessi Doidjo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.05.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC05CF64-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Heman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QD6DH0H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QLCS9SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.01.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZWP1W3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Glandus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.04.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCGCFKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-joliff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5883-6394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170470857" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05057140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Algourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Joliff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02293-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05043308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domerg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ostre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k Belec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00594-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05043315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchoquessi Diodjo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joliff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aragon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104386" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ria&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chailan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;k B&#233;lec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Teklal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Djebbar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.06.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diodjo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.12.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.05.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.07.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q5P9Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.02.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.09.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VTM62L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4V0J91V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine R. Tchoquessi Diodjo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lanarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401689s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC52WSGS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchoquessi Doidjo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.05.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC05CF64-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2013.05.071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQRZ0DTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Heman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QD6DH0H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legghe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QLCS9SP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.01.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQZWP1W3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Glandus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.04.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCGCFKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>