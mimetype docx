--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1155,102 +1155,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lefort</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreac</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1265,126 +1265,126 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+                <w:t xml:space="preserve">hal-00854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1399,51 +1399,51 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854209v1</w:t>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.246804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pastorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Karatsori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebbd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastorek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299059" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi C Herranz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novoa-Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cierico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B. Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi Herranz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.246804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pastorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Karatsori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebbd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastorek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299059" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03070754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasi C Herranz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novoa-Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cierico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B. Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgenroth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>