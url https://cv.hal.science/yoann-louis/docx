--- v1 (2026-03-30)
+++ v2 (2026-05-16)
@@ -1,4583 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4532 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yoann LOUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yoann-louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5508-545X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139415130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_GaIVz4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic pressure-enabled transformation in Natronomonas pharaonis: breaking barriers in haloalkaliphilic Archaea genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Orzalesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1774663. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2026.1774663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilayer-Forming Lipids Enhance Archaeal Monolayer Membrane Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja-Verena Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.3045. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26073045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haloarchaea as Promising Chassis to Green Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avigaël Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (8), pp.1738. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms12081738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of abiotic degradation of photocrosslinked silicone acrylate coatings: the fate of the photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (15), pp.15324-15332. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching and Biodegradation of Darocur 1173 used as a Photo-Initiator in the Production of Photocrosslinked Silicone Acrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desjardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-017-0939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of effluent organic matter and its hydrophilic fraction on zinc(II) complexation in rivers under strong urban pressure: Aromaticity as an inaccurate indicator of DOM–metal binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 490, pp.830-837. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiCo Buster : engineering E. coli for fast and efficient capture of cobalt and nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Chansavang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Frémion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-1611-8-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new method for labile metal assessment in aquatic environments [Vers une nouvelle méthode de détermination des métaux labiles dans les milieux aquatiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bracmort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the lability of dissolved Cu, Pb and Zn in freshwater: optimization and application to the Deule (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baeyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elskens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.91-8. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable automatic trace metal monitoring system for on line measuring in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Superville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of data treatment and experimental setup on the determination of copper complexing parameters by anodic stripping voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 664, pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and equilibrium studies of copper-dissolved organic matter complexation in water column of the stratified Krka River estuary (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Cukrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2009.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 618, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 618 (1), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Cmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 606, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene deletions in the lipid synthesis pathway of P. furiosus reveal novel membrane lipids and enzymatic promiscuity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of Archaea (MBoA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relative contribution of polar lipids in the adaptation to extreme environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Galot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fontanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII GEM Conference - Membranes: Structure, Dynamics and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Membrane Group, Mar 2023, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe . Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pernet-Coudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la Matière Organique Naturelle Dissoute sur la spéciation des métaux en milieu peu eutrophisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée de la Chimie (Société Française de Chimie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-Marseille-Saint Jérôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of major and trace metal interactions with concentrated marine dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Regional Symposium on Electrochemistry of South-East Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of organic matter-copper interactions in non-contamined estuary waters (Sibenik, Croatia) by kinetic and equilibrium approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Franco-Italiennes de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of copper complexes in model electrolyte solutions and natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du rôle de matière organique naturelle sur la spéciation des contaminants chimiques métalliques en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des interactions Cation/métaux traces-Matière Organique Naturelle dissoute en milieu marin: intérêts de la pseudo-polarographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pizeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la pseudopolarographie et de la technique d'ajouts logarithmiques pour la détermination des propriétés de complexation de la matière organique naturelle dissoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Matières organiques et micropolluants : méthodes de caractérisation et modélisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolarography as a tool for complexation studies of trace metals with dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopolarography coupled with logarithmic additions for determination of complexing properties of copper with dissolved natural organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pizeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Organic Matter in the Seine Basin: Sources, Spatio-Temporal Variability, Impact of Urban Discharges and Influence on Micro-pollutant Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Environmental Chemistry, “The Seine River basin”, Flipo N., Lestel L., Labadie P. (Eds), Springer, Berlin, Heidelberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-242, 2019, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iGEM REPORT: Gotta Detect ‘Em All: a multi-STI sensor based on aptamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orlans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBROUS MATERIALS INCORPORATING AMYLOID PROTEINS AND PROCESS FOR MANUFACTURING SAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016203166. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une systématique de caractérisation des interactions Matière Organique Naturelle Dissoute (MOND) – Contaminants métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université du Sud Toulon Var, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4638,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2886A02"/>
+    <w:nsid w:val="F41CCD65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5508-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja-Verena Albers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26073045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviga&#235;l Ohayon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03003123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bracmort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baeyens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.08.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLR2SR9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zanoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Becquey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5508-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139415130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_GaIVz4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Oger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orzalesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1774663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja-Verena Albers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26073045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviga&#235;l Ohayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081738" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04937-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0939-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03003123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bracmort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Matar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baeyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.08.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLR2SR9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gonzalez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zanoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Becquey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Vieira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>