--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yoann NABAT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles, MICA, Université Bordeaux Montaigne.Chercheur associé à l'ISCJ, Université de Bordeaux.</w:t>
+        <w:t xml:space="preserve">Maître de conférences en droit privé et sciences criminelles, MICA, Université Bordeaux Montaigne.Chercheur associé à l'ISCJ et au CERCCLE, Université de Bordeaux.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -132,2290 +132,3643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des antécédents judiciaires : l’annulation de la procédure n’emporte pas effacement des données</w:t>
+                <w:t xml:space="preserve">Sonorisation d'un véhicule : étendue de l'autorisation du juge et contrôle des pièces issues d'une procédure distincte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05592379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irresponsabilité pénale devant la chambre de l'instruction : précisions sur le domaine des experts entendus et sanction de l'interrogatoire tardif du mis en examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès d'assises d'appel : forclusion des contestations sur le rapport du président et liberté de parole du ministère public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des antécédents judiciaires : l’annulation de la procédure n’emporte pas effacement des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05507325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance faciale en procédure pénale : une technique comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ficher les manifestants : entre sauvegarde de l’ordre public et risques de répression politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13h4u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vente de la chose d’autrui : La confirmation de l’avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoraire d’un avocat mandataire immobilier : La prohibition de la convention quota litis demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de loi sur la reconnaissance faciale : Un pas de plus vers la surveillance généralisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de mandataire en transaction immobilière de l’avocat à nouveau mise en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une société de surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 449 (4), pp.87-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/futur.449.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle au gouvernement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants confrontés aux fichiers judiciaires et pénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 641, pp.485-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la Cour Européenne des Droits de l’Homme s’intéresse au fichage des manifestants… Echos lointains de débats français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements historiques de la justice restaurative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger la confiance dans les médias : IA et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacaze Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Confiance, justice, médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCJ, Feb 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance et jeu vidéo : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveillance et jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yoann Nabat, May 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes de résistance à la surveillance dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État de la recherche française en Surveillance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETHICS, Apr 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sécuritaires de l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cluzel-Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Mornet; Thibault Carrère, Oct 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance algorithmique : quel fonctionnement et quel impact en démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSINT et IA, enquêtes augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJBA, Apr 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports et l’héritage de la réflexion de Michel Foucault sur les prisons. Perspectives criminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les prisons 50 ans après Surveiller et punir : quel héritage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Soula; Virginie Peltier, Apr 2025, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation des données de santé à des fins sécuritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise de décision à partir de données médicales numérisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univresité de Bordeaux - CERFAPS (UR4600) - ILD (UR7439) -, Nov 2023, PESSAC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'addiction au fondement de la responsabilité pénale : Culpabilité ou dangerosité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addiction et droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller en démocratie. État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et ficher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9791097088996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers de police et de justice et libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bibliothèque de thèses, 9782386001741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits et libertés face aux transformations technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran van den Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie, 182, 2023, 9782370323859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une protection dynamique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face à la diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025, 9782386001734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données de santé et risques de traçage des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CHERUBINI, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Covid-19 et l’état d’urgence sanitaire (mars 2020-juillet 2022). Quels savoirs ? Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 167, Institut Francophone pour la Justice et la Démocratie, 2023, 9782370323613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies nouvelles et impératifs sécuritaires en démocratie. Une analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARTOLUCCI, Mattéo; NABAT, Yoann; VAN DEN BERGH, Kieran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés face aux transformations technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, Institut Francophone pour la Justice et la Démocratie, 2023, 9782370323859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact du traitement des données de santé sur les droits et libertés fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PADILLA, Marie; VAN DEN BERGH, Kieran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise sanitaire de la Covid-19 au prisme de l’interdisciplinarité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 162, Institut Francophone pour la Justice et la Démocratie, 2022, 9782370323521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généralités sur les peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et extinction des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données personnelles : Comment nous avons peu à peu accepté d’en perdre le contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéosurveillance automatisée, déjà gagnante de la Coupe du monde de rugby en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l’échange des données policières en Europe : vers une surveillance renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité : Une nouvelle loi pour renforcer les pouvoirs policiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeport vaccinal : Est-ce juridiquement possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certificat vert, TousAntiCovid, passeport sanitaire : La technologie peut-elle nous aider à sortir de la crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichage des opinions politiques : Par-delà les principes, des pratiques limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-surveillance : Où vont nos données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques de l’avènement de nouvelles formes numériques de surveillance sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le fichage policier est-il contrôlé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire des décrets du 2 décembre 2020 : La collecte de données de santé dans le cadre de fichiers à visée sécuritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichiers sanitaires : Un destin tracé vers la surveillance généralisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichés S et autres fichiers de police : De quoi parle-t-on vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...492 lines deleted...]
-                <w:t xml:space="preserve">hal-04532194v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers de police et de justice et libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université de Bordeaux, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023BORD0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05592468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2483,51 +3836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C2F8D36"/>
+    <w:nsid w:val="65BB3ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2714,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-nabat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263233022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Nabat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h4u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Verdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.449.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rambaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bartolucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran van den Bergh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-nabat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263233022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Nabat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h4u" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Verdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.449.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rambaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacaze Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cluzel-M&#233;tayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lamare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/surveiller-et-ficher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Peltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/fichiers-de-police-et-de-justice-et-libertes-fondamentales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bartolucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran van den Bergh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05592468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>