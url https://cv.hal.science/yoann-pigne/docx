--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -187,1866 +187,1866 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quay partitioning problem</w:t>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Wawrzyniak</w:t>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Drozdowski</w:t>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pigné</w:t>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (3), pp.1554-1584. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/itor.13389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250858v1</w:t>
+                <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic dynamic graph order evolution analysis</w:t>
+                <w:t xml:space="preserve">Quay partitioning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bridonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jakub Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Drozdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00615-5⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.1554-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.13389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880010v1</w:t>
+                <w:t xml:space="preserve">hal-04250858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sold to China: Container traffic in the Port of Piraeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Ducruet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.510-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04407981v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sold to China: Container traffic in the Port of Piraeus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic dynamic graph order evolution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Duvallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (2), pp.510-544. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/roie.12675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155035v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Connectivity on Dynamic Graphs: Computing Persistent Connected Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.205-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10288-022-00507-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cops and Robbers on Dynamic Graphs: Offline and Online Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioannis Lamprou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. 25:1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.8784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927320v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental study of a new algorithm for minimum cost flow in dynamic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Drozdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 296, pp.213-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2019.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to operationalize dynamic LCA, including time differentiation on the complete background database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t>
+                <w:t xml:space="preserve">Thomas Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gibon</w:t>
+                <w:t xml:space="preserve">Thomas Schaubroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.267-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-019-01696-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Dynamic Linear Model with Adaptive Parameter Estimation for Short-Term Travel Speed Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/5314520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Structural and Temporal Faults for k-Bounded Non-Markovian Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+                <w:t xml:space="preserve">Sara Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rachidi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSMC.2018.2875726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework and computational tool for the consideration of time dependency in Life Cycle Inventory: proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Complexity of Life Cycle Inventory Networks: Role of Life Cycle Processes with Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Navarrete-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t>
+                <w:t xml:space="preserve">Benedetto Rugani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Marvuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Benetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp.1094-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Life Cycle Inventory Networks: Role of Life Cycle Processes with Network Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework and computational tool for the consideration of time dependency in Life Cycle Inventory: proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetto Rugani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Benetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.12338⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953810v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of bioenergy production from microalgae based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Hayato Shimako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Hayato Shimako</w:t>
+                <w:t xml:space="preserve">Ligia Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Benetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Navarrete Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139, pp.51-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using graph search algorithms for a rigorous application of emergy algebra rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Marvuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Rugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Benetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (01), pp.87--94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2013050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal/2013050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metapopulation model for chikungunya including populations mobility on a large-scale network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 318, pp.129-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2056,1516 +2056,1516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Connectivity of Maritime Transport Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité du problème de Steiner dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de composantes connexes persistantes non dominées dans un graphe dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de composantes connexes persistantes non-dominées dans un graphe dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de plus courts chemins pour le problème de flot de coût minimum dans un graphe dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Drozdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Shortest Path Algorithm for Flows in Dynamic Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Temporal fault diagnosis for k-bounded non-Markovian SPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cologne Twente Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.271-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115408v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fault diagnosis for k-bounded non-Markovian SPN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Algorithmique dans les graphes dynamiques : le cas des flots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.271-276</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117191v1</w:t>
+                <w:t xml:space="preserve">hal-02115413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmique dans les graphes dynamiques : le cas des flots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Temporal fault diagnosis for k-bounded non-Markovian SPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115413v1</w:t>
+                <w:t xml:space="preserve">hal-02117191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fault diagnosis for k-bounded non-Markovian SPN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Successive Shortest Path Algorithm for Flows in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Drozdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cologne Twente Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987187v1</w:t>
+                <w:t xml:space="preserve">hal-02115408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Average control chart for the detection and isolation of temporal faults in stochastic Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rachidi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Turin, France. pp.493-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Selection Strategies of Actor’s Substitute in DARA for Connectivity Restoration in WSANs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PN modeling of discrete event systems with temporal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EAI International Conference on Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 21st International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, France. pp.70-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953635v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PN modeling of discrete event systems with temporal constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Selection Strategies of Actor’s Substitute in DARA for Connectivity Restoration in WSANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 21st International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th EAI International Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ottawa, Canada. pp.38-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51204-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117185v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Poland. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic mobility for VANETs using genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Seredynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Seredynski</w:t>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+                <w:t xml:space="preserve">M. Tabatabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tabatabaei</w:t>
+                <w:t xml:space="preserve">P. Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, pp.1 --8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEC.2012.6252987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-C. Aboue Nze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3646,494 +3646,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for a realistic vehicular mobility model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A vehicular mobility model based on real traffic counting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the first ACM international symposium on Design and analysis of intelligent vehicular networks and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Third international conference on Communication technologies for vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Heidelberg, pp.131-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926446v1</w:t>
+                <w:t xml:space="preserve">hal-00926447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vehicular mobility model based on real traffic counting data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis for a realistic vehicular mobility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third international conference on Communication technologies for vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the first ACM international symposium on Design and analysis of intelligent vehicular networks and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, United States. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2069000.2069007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926447v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A platform for realistic online vehicular network management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction et maintien d'une forêt couvrante dans un réseau dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE GLOBECOM Workshops (GC Wkshps)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926449v1</w:t>
+                <w:t xml:space="preserve">inria-00477755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et maintien d'une forêt couvrante dans un réseau dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A platform for realistic online vehicular network management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE GLOBECOM Workshops (GC Wkshps)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.595--599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00477755v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Obstacles on the Degree of Mobile Ad Hoc Connection Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaël Aboue-Nze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networking and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Valence, Spain. pp.332-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4167,64 +4167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ant-Based Model for Multiple Sequence Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Scientific Computing, 6th International Conference, LSSC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Sozopol, Bulgaria. pp.553-560, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,77 +4271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphStream: A Tool for bridging the gap between Complex Systems and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems. Satellite Conference within the 4th European Conference on Complex Systems (ECCS'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4366,77 +4366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Shortest Paths in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCP07 Nonconvex Programming Local &amp; Global Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4639,64 +4639,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time considerations for the study of complex maritime networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks: Spatial structures and time dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.163-189, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4721,64 +4721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and Robust Communication Paths in Dynamic Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorigo, Marco and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.520-527, 2010</w:t>
@@ -4807,77 +4807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourmis artificielles et bio-informatique (repliement de protéines, alignement multiple et séquençage par hybridation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles 2, nouvelles directions pour une intelligence collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences, pp.269-297, 2009, IC2</w:t>
@@ -4919,77 +4919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes généraux de résolution de problèmes combinatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles 1, Des bases de l'optimisation aux applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences, pp.41-70, 2009, IC2</w:t>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d'horizon des problèmes combinatoires traités par les fourmis artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles 1, Des bases de l'optimisation aux applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences, pp.71-100, 2009, IC2</w:t>
@@ -5104,64 +5104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem Solving and Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Alaoui and C. Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.53-86, 2006, Understanding Complex Systems</w:t>
@@ -5222,77 +5222,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Steiner Tree problem: definitions, complexity, algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,103 +5327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sold to China: Container Traffic in the Port of Piraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5441,77 +5441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporally connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Schoeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,77 +5542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynamicScore: a Novel Metric for Quantifying Graph Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,64 +5630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metapopulation Model for Chikungunya Including Populations Mobility on a Large-Scale Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5737,77 +5737,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Graphs Generators Analysis : an Illustrative Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LITIS, Le Havre Normandie University. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5861,51 +5861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et traitement décentralisé des graphes dynamiques Application aux réseaux mobiles ad hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université du Havre, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5964,51 +5964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité dans les graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université le Havre Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6116,51 +6116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="158BEE4F"/>
+    <w:nsid w:val="D58365C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6347,51 +6347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-pigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3570-7490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250392569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00615-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473325v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00507-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02927320v5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lamprou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.12.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01696-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5314520" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2018.2875726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GPKLTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Navarrete-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Rugani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marvuglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12338" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-353KD28B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Hayato Shimako" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H1D934-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E19C45454DE4E69CF899D3DBA6846403B64F9A7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Moulay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Seredynski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabaei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252987" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-C. Aboue Nze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guinand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069000.2069007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700389" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ga&#235;l Aboue-Nze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2009.36" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78827-0_63" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03938743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-pigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3570-7490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250392569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wawrzyniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Drozdowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00615-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473325v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00507-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02927320v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lamprou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaubroeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01696-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5314520" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rachidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2018.2875726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Navarrete-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Rugani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marvuglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12338" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-353KD28B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GPKLTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Hayato Shimako" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Barna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Navarrete Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H1D934-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E19C45454DE4E69CF899D3DBA6846403B64F9A7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Moulay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.11.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394843" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Saada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Seredynski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabatabaei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252987" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-C. Aboue Nze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guinand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069000.2069007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700389" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ga&#235;l Aboue-Nze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2009.36" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78827-0_63" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Dorronsoro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03938743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>