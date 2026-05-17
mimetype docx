--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -642,151 +642,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’environnement et des usages anthropiques sur l’île de Cavallo (archipel des Lavezzi, Corse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion of insect diversity in response to 7000 years of relative sea-level rise on a small Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Médail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1641-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1322-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391316v1</w:t>
+                <w:t xml:space="preserve">hal-01681539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene environmental history of a small Mediterranean island in response to sea-level changes, climate and human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -831,586 +853,564 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 465, Part A, pp.247-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of insect diversity in response to 7000 years of relative sea-level rise on a small Mediterranean island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'inventaire des araignées de l'île Cavallo (archipel des Lavezzi, Corse-du-Sud), avec une argiope nouvelle pour la faune française : Argiope trifasciata (Forsskål, 1775) (Araneae, Araneidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1322-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01681539v1</w:t>
+                <w:t xml:space="preserve">hal-03470516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'inventaire des araignées de l'île Cavallo (archipel des Lavezzi, Corse-du-Sud), avec une argiope nouvelle pour la faune française : Argiope trifasciata (Forsskål, 1775) (Araneae, Araneidae)</w:t>
+                <w:t xml:space="preserve">Contribution à l’inventaire de quelques groupes d’Arthropodes de l’île de Cavallo (archipel des Lavezzi, Corse) : insectes (Coléoptères, Hétéroptères aquatiques) et arachnides (Araneae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Oger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue arachnologique, série 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (2), pp.2-4</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.185-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470516v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’inventaire de quelques groupes d’Arthropodes de l’île de Cavallo (archipel des Lavezzi, Corse) : insectes (Coléoptères, Hétéroptères aquatiques) et arachnides (Araneae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de l’environnement et des usages anthropiques sur l’île de Cavallo (archipel des Lavezzi, Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologia mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43 (2), pp.185-206</w:t>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391326v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,260 +1997,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fossils beetle contribute to biodiversity conservation policy: example from the Mediterranean island of Cavallo (southern Corsica, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+                <w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation sciences in the Mediterranean region. Tour du Valat Conference for Young Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Arles, France</w:t>
+              <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391165v1</w:t>
+                <w:t xml:space="preserve">hal-01896842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">How fossils beetle contribute to biodiversity conservation policy: example from the Mediterranean island of Cavallo (southern Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Conservation sciences in the Mediterranean region. Tour du Valat Conference for Young Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896842v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-level rise and consequences on terrestrial biodiversity on Cavallo Island (Corsica): a 7000 years story</w:t>
               </w:r>
@@ -2338,273 +2338,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and fragility of a remarkable Corsican wetland: the contribution of palaeoecology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391043v1</w:t>
+                <w:t xml:space="preserve">hal-02567326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Emergence and fragility of a remarkable Corsican wetland: the contribution of palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567326v1</w:t>
+                <w:t xml:space="preserve">hal-02391043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
               </w:r>
@@ -2616,64 +2616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2741,64 +2741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire Q9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,51 +4027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04266615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01844143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gurjazkaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyanto Routh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vaezi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.10.037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1322-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poher Yoann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01771752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04266615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01844143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gurjazkaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyanto Routh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vaezi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1322-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.10.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poher Yoann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01771752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>