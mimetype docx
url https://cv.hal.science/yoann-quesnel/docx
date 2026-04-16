--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -66,2772 +66,2755 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
+                <w:t xml:space="preserve">Morphological Evolution of Impact Craters and Associated Gravity Anomalies: New Perspectives From Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Juncker</w:t>
+                <w:t xml:space="preserve">Lounis Ait Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025EA004634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979764v1</w:t>
+                <w:t xml:space="preserve">hal-05573874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact record of West Africa: Confirmed impact structures and potential impact sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A.B. Niang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450666v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact record of West Africa: Confirmed impact structures and potential impact sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.B. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.U. Reimold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.105627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403784v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geophysical and zircon data support an impact hypothesis for the Velingara structure (Senegal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. B. Niang</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Cavosie</w:t>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 209, 105121 [12 p.]. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721432v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New geophysical and zircon data support an impact hypothesis for the Velingara structure (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Di Vincenzo</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">C. A. B. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Barrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Devouard</w:t>
+                <w:t xml:space="preserve">A. J. Cavosie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, 105121 [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628661v1</w:t>
+                <w:t xml:space="preserve">insu-04721432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalibration of the lunar chronology due to spatial cratering-rate variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lagain</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien A. R. Devillepoix</w:t>
+                <w:t xml:space="preserve">J.A. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Granvik</w:t>
+                <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.115956⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721428v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorites and impact structures in Chad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Recalibration of the lunar chronology due to spatial cratering-rate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien A. R. Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Doumnang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darrel Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Granvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105137⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.115956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.115956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628668v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic study of impactites from the Karla impact structure suggests protracted postimpact hydrothermalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dilyara Kuzina</w:t>
+                <w:t xml:space="preserve">Meteorites and impact structures in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Doumnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13906⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210, pp.105137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814168v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal configuration of the Naama and El Bayadh region of northwest Algeria: Inferences from gravity and magnetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Saibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mickus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahab Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03690966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyara M. Kuzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 650 km2 Miocene strewnfield of splash-form impact glasses in the Atacama Desert, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Paleomagnetic study of impactites from the Karla impact structure suggests protracted postimpact hydrothermalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyara Kuzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Natalia Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Dmitry Badyukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117049⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.1846-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265855v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the paleomagnetism of Muong Nong layered tektites: Implications for their formation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A 650 km2 Miocene strewnfield of splash-form impact glasses in the Atacama Desert, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13703⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.117049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283291v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revisiting the paleomagnetism of Muong Nong layered tektites: Implications for their formation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lofi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sounthone Singsoupho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374910v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline inliers near Lake Iro (SE Chad): Post-collisional Ediacaran A2-type granitic magmatism at the southern margin of the Saharan Metacraton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Geoelectrical Properties of the Rochechouart Impact Structure, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Couzinié</w:t>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103960⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993180v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
+                <w:t xml:space="preserve">Crystalline inliers near Lake Iro (SE Chad): Post-collisional Ediacaran A2-type granitic magmatism at the southern margin of the Saharan Metacraton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Claude Doumnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Landuré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227450v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02484453v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in the Atacama desert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Geophysical signature of the Tunnunik impact structure, Northwest Territories, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hutzler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">W. Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45831.1⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422598v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02484453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in the Atacama desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lepaulard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">A Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.673-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45831.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096206v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetism and rock magnetism of East and West Clearwater Lake impact structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepaulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0291⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 290, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275842v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2846,2928 +2829,2958 @@
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetism and rock magnetism of East and West Clearwater Lake impact structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda El Kerni</w:t>
+                <w:t xml:space="preserve">William Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Charrière</w:t>
+                <w:t xml:space="preserve">Adam Coulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (9), pp.983 - 993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185469v1</w:t>
+                <w:t xml:space="preserve">hal-02275842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint modeling of potential-field data and geodynamic interpretation for northeast Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda El Kerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benhenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Mohammed Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Berguig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103566⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (10), pp.2483-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410574v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paleozoic age for the Tunnunik impact structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Joint modeling of potential-field data and geodynamic interpretation for northeast Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Berguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Swanson-Hysell</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Samai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13239⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.103566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048190v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Formations as the Source of the West African Magnetic Crustal Anomaly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Paleozoic age for the Tunnunik impact structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepaulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Swanson-Hysell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00032⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.740-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999953v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Formations as the Source of the West African Magnetic Crustal Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Lima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625779v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermally enhanced magnetization at the center of the Haughton impact structure?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">A spinner magnetometer for large Apollo lunar samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon R. Osinski</w:t>
+                <w:t xml:space="preserve">C. Lepaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Marion</w:t>
+                <w:t xml:space="preserve">E. A. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (10), pp.2147-2165. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (10), pp.104502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5008905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003218v1</w:t>
+                <w:t xml:space="preserve">hal-01625779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoremanence acquisition and demagnetization for titanomagnetite under lithospheric pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hydrothermally enhanced magnetization at the center of the Haughton impact structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon R. Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL073279⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (10), pp.2147-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003320v1</w:t>
+                <w:t xml:space="preserve">hal-02003218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation néolithique aux pieds des Monts de Vaucluse, le site de La Boudine à Saumane-de-Vaucluse.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André d'Anna</w:t>
+                <w:t xml:space="preserve">Thermoremanence acquisition and demagnetization for titanomagnetite under lithospheric pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.4839-4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL073279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449534v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depth derived from gravity and magnetic data in the Southern Atlas Flexure (Algeria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation néolithique aux pieds des Monts de Vaucluse, le site de La Boudine à Saumane-de-Vaucluse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Meliani</w:t>
+                <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourmatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hamoudi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haddoum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01765482v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moho depth derived from gravity and magnetic data in the Southern Atlas Flexure (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Haddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327156v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Mars serpentinization-derived CH4 reservoirs, H-2-induced warming and paleopressure evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Martian zeolites as a source of atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chassefière</w:t>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lasue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12784⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 278, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003458v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EFFECT OF HYDROSTATIC PRESSURE UP TO 1.45 GPA ON THE MORIN TRANSITION OF HEMATITE-BEARING ROCK: IMPLICATIONS FOR PLANETARY CRUSTAL MAGNETIZATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Mars serpentinization-derived CH4 reservoirs, H-2-induced warming and paleopressure evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. S. Bezaeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gabriel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.10. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 ((11):), pp.2234-2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251216v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
+                <w:t xml:space="preserve">THE EFFECT OF HYDROSTATIC PRESSURE UP TO 1.45 GPA ON THE MORIN TRANSITION OF HEMATITE-BEARING ROCK: IMPLICATIONS FOR PLANETARY CRUSTAL MAGNETIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lasue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">N. S. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chassefiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 260, pp.205-214. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251215v1</w:t>
+                <w:t xml:space="preserve">hal-01251216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Investigations of Buried Palaeohearths Inside a Palaeolithic Cave (Lazaret, Nice, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Jrad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Chassefiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1469⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435638v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Investigations of Buried Palaeohearths Inside a Palaeolithic Cave (Lazaret, Nice, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hermitte</w:t>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955018v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of early Mars' lost water: The role of serpentinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (5), pp.1123-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgre.20089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock magnetic investigation of possible sources of the Bangui magnetic anomaly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane Ouabego</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Fozing</w:t>
+                <w:t xml:space="preserve">Daniel Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 224, pp.11-20. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.287-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933326v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the central magnetic anomaly at the Haughton impact structure, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rock magnetic investigation of possible sources of the Bangui magnetic anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Ouabego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Fozing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.032⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003610v1</w:t>
+                <w:t xml:space="preserve">hal-00933326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Geophysical Investigations for Archaeological Prospection Foreward</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Origin of the central magnetic anomaly at the Haughton impact structure, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon R. Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (2, SI), pp.79-80. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435639v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Signatures of a Roman and Early Medieval Necropolis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Special Issue: Geophysical Investigations for Archaeological Prospection Foreward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18 (2), pp.105-115. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 18 (2, SI), pp.79-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.411⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766044v1</w:t>
+                <w:t xml:space="preserve">hal-01435639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Geophysical Signatures of a Roman and Early Medieval Necropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Etienne Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global marine magnetic anomaly data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advances in magneto-optical imaging applied to rock magnetism and paleomagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Skidanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Ishihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.B04106. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB006144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765454v1</w:t>
+                <w:t xml:space="preserve">hal-01435640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Weckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5870,51 +5883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,556 +5998,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new global marine magnetic anomaly data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ishihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.B04106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345964v1</w:t>
+                <w:t xml:space="preserve">hal-00765454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdéano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340, pp.791-800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00345961v1</w:t>
+                <w:t xml:space="preserve">hal-00345964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inversion of magnetic anomalies: Implication for Mars' crustal evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (3), pp.258-269. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766111v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local inversion of magnetic anomalies: Implication for Mars' crustal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.258-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local inversion of magnetic anomalies : implication for Mars' crustal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.258-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6544,3585 +6661,3585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Martian surface magnetic field recorded in shergottites and nakhlites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lagain</w:t>
+                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium. pp.6150</w:t>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741638v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeudia Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ressico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003615v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04723436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ressico</w:t>
+                <w:t xml:space="preserve">The Martian surface magnetic field recorded in shergottites and nakhlites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crocicchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium. pp.6150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04723436v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Kuzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A G Kharisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.A341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Musolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and geophysical evolution of impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ait Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04741591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proven and Possible Impact Structures from Chad: A Review ans new findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th annual meeting of The Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics of terrestrial impact structures: new data and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587953v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle des anomalies de l'intensité du champ magnétique au-dessus de la structure d'impact de Rochechouart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Paléomagnétisme et Magnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539692v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Dellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564163v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rochechouart 2017-Cores Rescaled: Major Features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Brack</w:t>
+                <w:t xml:space="preserve">CORE AND DOWNHOLE PETROPHYSICAL PROPERTIES OF THE ROCHECHOUART IMPACT ROCKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cherait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States. pp.2083</w:t>
+              <w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410167v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE AND DOWNHOLE PETROPHYSICAL PROPERTIES OF THE ROCHECHOUART IMPACT ROCKS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Celerier</w:t>
+                <w:t xml:space="preserve">The Rochechouart 2017-Cores Rescaled: Major Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States. pp.2083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543116v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCHECHOUART 2017-DRILLING CAMPAIGN: FIRST RESULTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilayer bimineralic models for Southern Highlands magnetic anomalies on Mars:Insights from peridotitic laterites in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, The Woodlands, Texas, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543017v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some magnetic field data processing: terrestrial and planetary cases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROCHECHOUART 2017-DRILLING CAMPAIGN: FIRST RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Inverse problems and approximation techniques in planetary sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539961v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer bimineralic models for Southern Highlands magnetic anomalies on Mars:Insights from peridotitic laterites in New Caledonia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Some magnetic field data processing: terrestrial and planetary cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Inverse problems and approximation techniques in planetary sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542948v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples terrestres et planétaires de modélisation contrainte par des données de champs potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2, Comité national de géodésie et géophysique CNFGG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D crustal models of the Chicxulub impact structure, constrained by potential field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDP-IODP Exp 364 Post-Cruise Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic insights into impact-related hydrothermal systems and magnetic anomalies at the Chicxulub crater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tikoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rebolledo-Vieyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRIR PROGRAMS: DRILLING AND RESEARCH OPPORTUNITIES AT THE ROCHECHOUART IMPACT STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Mars serpentinization-derived CH4 reservoirs, H2 induced warming and paleopressure evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TEXTURAL EVIDENCE FOR IMPACT MELT IN DRILL CORE AT THE HAUGHTON IMPACT STRUCTURE, NUNAVUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G R Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Linnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543061v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEXTURAL EVIDENCE FOR IMPACT MELT IN DRILL CORE AT THE HAUGHTON IMPACT STRUCTURE, NUNAVUT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Mars serpentinization-derived CH4 reservoirs, H2 induced warming and paleopressure evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543093v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellat J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouley S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassefière E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRM Acquisition in Titanomagnetite Under Lower Crustal Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigations using a giant magneto resistance-based scanning magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,2578 +10271,2578 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the Martian Crust: a possible scenario during Noachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the Martian Crust during Noachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field, Rapport Quadriennal du CNFGG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjacent Martian lithospheric magnetized sources characterized by multi-altitude magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">EGU 4th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203304v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent Martian lithospheric magnetized sources characterized by multi-altitude magnetic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic signature of demagnetized impact craters: Tools to time the shutdown of the dynamo on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 4th General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">38th Lunar Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203342v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic signature of demagnetized impact craters: Tools to time the shutdown of the dynamo on Mars</w:t>
+                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field, Rapport Quadriennal du CNFGG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Lunar Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Houston, United States</w:t>
+              <w:t xml:space="preserve">IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203333v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic paleopole associated with Apollinaris Patera, Mars, and polar wander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Purucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Lunar Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large impact demagnetization on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 4th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Magnetic Signature of Demagnetized Impact Craters to Time the Dynamo Shutdown on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating local crustal properties by inversion of magnetic anomaly measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the martian early lithosphere to produce magnetite CO2 and H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of adjacent martian lithospheric magnetic anomalies to investigate early Mars geological processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Local Inversion of magnetic anomalies : implications for the rustal evolution of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120051v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Inversion of magnetic anomalies : implications for the rustal evolution of Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Latest stages of the magnetic dynamo on Mars : new implications for polar wander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Purucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Rencontres de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120100v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest stages of the magnetic dynamo on Mars : new implications for polar wander</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of adjacent martian lithospheric magnetic anomalies to investigate early Mars geological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Blois, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120172v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of the dynamo through impact demagnetization on Mars: what can be done?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of terrestrial and martian crustal magnetizations using magnetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of local crustal magnetization using multiple altitude magnetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of terrestrial and martian magnetic anomalies geological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mineralogy of the Magnetic anomaly Site South of Syrtis Derived from OMEGA/Mars Express Hyperspectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2005, pp.abstract 1696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121459v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of the Magnetic anomaly Site South of Syrtis Derived from OMEGA/Mars Express Hyperspectral Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Inversion of terrestrial and martian magnetic anomalies geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Mar 2005, pp.abstract 1696</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAGA Sci. Ass.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121444v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling terrestrial and martian regional magnetic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dec 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy of the magnetic anomaly site South of Syrtis derived from OMEGA/MarsExpress hyperspectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inversion of martian magnetic anomalies : geological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling of the crustal magnetic field of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Apr 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121678v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the crustal magnetic field of Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local inversion of martian magnetic anomalies : geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jul 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121651v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local inversion of martian magnetic anomalies : geological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouzauges earthquake (June, 8th. 2001, ML 4.9) : location and focal mechanism determination; macroseismic data inversion and site effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003, pp.12879 + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12735,348 +12852,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution remanent magnetization scanner for long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Thickness and Magnetization beneath Crisium and Moscoviense Lunar Impact Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13086,147 +13203,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors engloutis du port de Fos. Catalogue de l'exposition, Fos-sur-Mer, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Fos-sur-Mer, pp.48, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13236,296 +13353,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse - Annexes (01 à 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel van Willigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-320-0260-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études croisées de géophysique et de paléogéographie sur l'Agora de Thasos (Thasos, Grèce) : implications pour l'occupation humaine durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghilardi, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-148, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13535,1739 +13652,1739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection géophysique de la colline de Saint-Maxime, Riez (04500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; CNRS; AMU; Université Paris Saclay; CEREGE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport final d’opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2019, 2 vol. (164 p. et 169 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04867275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Boudine à Saumane-de-Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauria : site mégalithique de Stazonna - I Stantari, Sartène, Corse-du-sud : rapport 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site Mégalithique de Stazzona – I Stantari – dolmen de Fontanaccia, Sartène, Corse-du-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7269 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme, 5, rue du Château de l’Horloge. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site Mégalithique de Stazzona – I Stantari, Sartène, Corse-du-Sud, Rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauria : site mégalithique de Stazonna - I Stantari, Sartène, Corse-du-sud : rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15276,120 +15393,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15398,98 +15515,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15499,114 +15616,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPRETATION DES DONNEES MAGNETIQUES MARTIENNES : CONTRAINTES SUR L' EVOLUTION PRIMITIVE DE MARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie. Université de Nantes, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId425"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15753,51 +15870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.B. Niang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Reimold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. B. Niang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Cavosie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Robertson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Doumnang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Kuzina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Badyukov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Farhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Saibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mickus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Aktouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104572" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounthone Singsoupho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13703" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zylberman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Coulter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhenni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berguig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103566" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson-Hysell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Launay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R. Osinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Marion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12917" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073279" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmatte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5X5CQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bezaeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabriel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066306" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Jallouli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1469" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F4EA4207B497456E19E32F6F6FAB3D088BDF59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV0KGCH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Piro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.413" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6VNJK9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catalan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishihara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocicchia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Oufella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Doumnang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demory" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cherait" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hervieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celerier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543017v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baratoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brack" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539961v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferr&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Ravat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539668v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543140v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruneton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543061v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543093v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marion" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Osinski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Linnen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zylberman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lattard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502511v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324147v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203304v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thebault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203308v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120100v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121444v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121414v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdeano" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121651v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121679v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uehara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539623v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680562v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.B. Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Reimold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. B. Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Cavosie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Robertson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Doumnang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Farhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Saibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mickus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Aktouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Kuzina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Badyukov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounthone Singsoupho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zylberman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Coulter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berguig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson-Hysell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R. Osinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Marion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12917" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meliani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5X5CQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bezaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Jallouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1469" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F4EA4207B497456E19E32F6F6FAB3D088BDF59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV0KGCH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Piro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6VNJK9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catalan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishihara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006144" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocicchia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Oufella" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Doumnang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demory" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cherait" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hervieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celerier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Ravat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baratoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brack" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539675v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543140v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruneton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Osinski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Linnen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zylberman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lattard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thebault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203304v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120053v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdeano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121388v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121679v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147284v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uehara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539623v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778120v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766435v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680562v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766102v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>