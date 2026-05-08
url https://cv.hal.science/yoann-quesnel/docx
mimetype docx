--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1268,429 +1268,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal configuration of the Naama and El Bayadh region of northwest Algeria: Inferences from gravity and magnetic analysis</w:t>
+                <w:t xml:space="preserve">Paleomagnetic study of impactites from the Karla impact structure suggests protracted postimpact hydrothermalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Farhi</w:t>
+                <w:t xml:space="preserve">Dilyara Kuzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Saibi</w:t>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mickus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Natalia Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwahab Aktouf</w:t>
+                <w:t xml:space="preserve">Dmitry Badyukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104572⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.1846-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03690966v1</w:t>
+                <w:t xml:space="preserve">hal-03814168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal configuration of the Naama and El Bayadh region of northwest Algeria: Inferences from gravity and magnetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Saibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mickus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662610v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03690966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic study of impactites from the Karla impact structure suggests protracted postimpact hydrothermalism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Karla impact structure (Russia) explored by potential-field investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyara M. Kuzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 57 (10), pp.1846-1860. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814168v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 650 km2 Miocene strewnfield of splash-form impact glasses in the Atacama Desert, Chile</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the paleomagnetism of Muong Nong layered tektites: Implications for their formation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (9), pp.e2021GC010036. </w:t>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (3), pp.480-495. </w:t>
@@ -2610,77 +2610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of the natural remanent magnetization and magnetic susceptibility of Apollo whole rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2725,295 +2725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetism and rock magnetism of East and West Clearwater Lake impact structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Coulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (9), pp.983 - 993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178640v1</w:t>
+                <w:t xml:space="preserve">hal-02275842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetism and rock magnetism of East and West Clearwater Lake impact structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Zylberman</w:t>
+                <w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Coulter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (9), pp.983 - 993. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275842v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and geophysical studies of the Agoudal impact structure (Central High Atlas, Morocco): New evidence for crater size and age</w:t>
               </w:r>
@@ -3276,90 +3276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paleozoic age for the Tunnunik impact structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Swanson-Hysell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.740-751. </w:t>
@@ -3423,64 +3423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,77 +3648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermally enhanced magnetization at the center of the Haughton impact structure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon R. Osinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,90 +3795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoremanence acquisition and demagnetization for titanomagnetite under lithospheric pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (10), pp.4839-4845. </w:t>
@@ -4447,77 +4447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EFFECT OF HYDROSTATIC PRESSURE UP TO 1.45 GPA ON THE MORIN TRANSITION OF HEMATITE-BEARING ROCK: IMPLICATIONS FOR PLANETARY CRUSTAL MAGNETIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4837,278 +4837,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of early Mars' lost water: The role of serpentinization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leblanc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgre.20089⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821191v1</w:t>
+                <w:t xml:space="preserve">hal-00955018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
+                <w:t xml:space="preserve">The fate of early Mars' lost water: The role of serpentinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hermitte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), pp.287-309. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (5), pp.1123-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955018v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock magnetic investigation of possible sources of the Bangui magnetic anomaly</w:t>
               </w:r>
@@ -5120,64 +5120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Ouabego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Fozing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5241,77 +5241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the central magnetic anomaly at the Haughton impact structure, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon R. Osinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 367, pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,51 +5499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Skidanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,286 +6794,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t>
+                <w:t xml:space="preserve">The Martian surface magnetic field recorded in shergottites and nakhlites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeudia Pastore</w:t>
+                <w:t xml:space="preserve">C. Crocicchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
+                <w:t xml:space="preserve">J Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Gattacceca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ressico</w:t>
+                <w:t xml:space="preserve">C. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium. pp.6150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04723436v1</w:t>
+                <w:t xml:space="preserve">hal-04741638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Martian surface magnetic field recorded in shergottites and nakhlites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using potential field data to investigate high-pressure sources of energy in deeply serpentinized mantle rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeudia Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crocicchia</w:t>
+                <w:t xml:space="preserve">Nathan Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gattacceca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lagain</w:t>
+                <w:t xml:space="preserve">Francesco Ressico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society (2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741638v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04723436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Update of the Diameter of the Zhamanshin Impact Crater (Kazakhstan)</w:t>
               </w:r>
@@ -7174,299 +7174,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
+                <w:t xml:space="preserve">Morphological and geophysical evolution of impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Ait Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Devouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Musolino</w:t>
+                <w:t xml:space="preserve">V. Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6009</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741017v1</w:t>
+                <w:t xml:space="preserve">insu-04741591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and geophysical evolution of impact craters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ait Oufella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">B Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Godard</w:t>
+                <w:t xml:space="preserve">A Musolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6120</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04741591v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proven and Possible Impact Structures from Chad: A Review ans new findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7498,277 +7498,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
               </w:r>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Dellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8248,414 +8248,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Dellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03564163v1</w:t>
+                <w:t xml:space="preserve">hal-03587953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique de structures d'impact terrestres : nouvelles données et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il canale di Mario tra Fos e Arles. Geoarcheologia del settore dei Marais du Vigueirat-Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587953v1</w:t>
+                <w:t xml:space="preserve">halshs-03564163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE AND DOWNHOLE PETROPHYSICAL PROPERTIES OF THE ROCHECHOUART IMPACT ROCKS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rochechouart 2017-Cores Rescaled: Major Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Demory</w:t>
+                <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cherait</w:t>
+                <w:t xml:space="preserve">C Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hervieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Celerier</w:t>
+                <w:t xml:space="preserve">A. Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States. pp.2083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543116v1</w:t>
+                <w:t xml:space="preserve">hal-02410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale geoelectrical investigations on the Rochechouart-Chassenon impact breccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8664,547 +8664,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Meteorite Impact and Planetary Evolution VI conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rochechouart 2017-Cores Rescaled: Major Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORE AND DOWNHOLE PETROPHYSICAL PROPERTIES OF THE ROCHECHOUART IMPACT ROCKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lambert</w:t>
+                <w:t xml:space="preserve">O Cherait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Alwmark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bouley</w:t>
+                <w:t xml:space="preserve">L Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brack</w:t>
+                <w:t xml:space="preserve">B Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States. pp.2083</w:t>
+              <w:t xml:space="preserve">Large Meteorite Impacts and Planetary Evolution VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410167v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer bimineralic models for Southern Highlands magnetic anomalies on Mars:Insights from peridotitic laterites in New Caledonia</w:t>
+                <w:t xml:space="preserve">ROCHECHOUART 2017-DRILLING CAMPAIGN: FIRST RESULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferré</w:t>
+                <w:t xml:space="preserve">P Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhananjay Ravat</w:t>
+                <w:t xml:space="preserve">D Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clark</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542948v1</w:t>
+                <w:t xml:space="preserve">hal-03543017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCHECHOUART 2017-DRILLING CAMPAIGN: FIRST RESULTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some magnetic field data processing: terrestrial and planetary cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, The Woodlands, Texas, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Inverse problems and approximation techniques in planetary sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543017v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some magnetic field data processing: terrestrial and planetary cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer bimineralic models for Southern Highlands magnetic anomalies on Mars:Insights from peridotitic laterites in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhananjay Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Inverse problems and approximation techniques in planetary sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539961v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples terrestres et planétaires de modélisation contrainte par des données de champs potentiels</w:t>
               </w:r>
@@ -9253,264 +9253,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t>
+                <w:t xml:space="preserve">2D crustal models of the Chicxulub impact structure, constrained by potential field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">ICDP-IODP Exp 364 Post-Cruise Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539670v1</w:t>
+                <w:t xml:space="preserve">hal-03539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D crustal models of the Chicxulub impact structure, constrained by potential field data</w:t>
+                <w:t xml:space="preserve">Subsurface geophysics at the Rochechouart impact structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDP-IODP Exp 364 Post-Cruise Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539668v1</w:t>
+                <w:t xml:space="preserve">hal-03539670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic insights into impact-related hydrothermal systems and magnetic anomalies at the Chicxulub crater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tikoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,90 +9578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRIR PROGRAMS: DRILLING AND RESEARCH OPPORTUNITIES AT THE ROCHECHOUART IMPACT STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9930,273 +9930,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Mousis</w:t>
+                <w:t xml:space="preserve">TRM Acquisition in Titanomagnetite Under Lower Crustal Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J.M.</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317615v1</w:t>
+                <w:t xml:space="preserve">hal-03539958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRM Acquisition in Titanomagnetite Under Lower Crustal Pressures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bezaeva</w:t>
+                <w:t xml:space="preserve">Destabilization of zeolites on Mars: possible source of its atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellat J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouley S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lattard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chassefière E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, The Woodlands, Texas, United States. pp.2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539958v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigations using a giant magneto resistance-based scanning magnetometer</w:t>
               </w:r>
@@ -10651,204 +10651,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic signature of demagnetized impact craters: Tools to time the shutdown of the dynamo on Mars</w:t>
+                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field, Rapport Quadriennal du CNFGG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Lunar Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Houston, United States</w:t>
+              <w:t xml:space="preserve">IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203333v1</w:t>
+                <w:t xml:space="preserve">hal-00203304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field, Rapport Quadriennal du CNFGG</w:t>
+                <w:t xml:space="preserve">Magnetic signature of demagnetized impact craters: Tools to time the shutdown of the dynamo on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">38th Lunar Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203304v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic paleopole associated with Apollinaris Patera, Mars, and polar wander</w:t>
               </w:r>
@@ -10968,51 +10968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large impact demagnetization on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11102,51 +11102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11165,678 +11165,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating local crustal properties by inversion of magnetic anomaly measurements</w:t>
+                <w:t xml:space="preserve">Serpentinization of the martian early lithosphere to produce magnetite CO2 and H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Europlanet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203322v1</w:t>
+                <w:t xml:space="preserve">hal-00203326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization of the martian early lithosphere to produce magnetite CO2 and H2</w:t>
+                <w:t xml:space="preserve">Investigating local crustal properties by inversion of magnetic anomaly measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203326v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Inversion of magnetic anomalies : implications for the rustal evolution of Mars</w:t>
+                <w:t xml:space="preserve">Inversion of adjacent martian lithospheric magnetic anomalies to investigate early Mars geological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sep 2006</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120100v1</w:t>
+                <w:t xml:space="preserve">hal-00120051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest stages of the magnetic dynamo on Mars : new implications for polar wander</w:t>
+                <w:t xml:space="preserve">Timing of the dynamo through impact demagnetization on Mars: what can be done?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Rencontres de Blois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Blois, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120172v1</w:t>
+                <w:t xml:space="preserve">hal-00203330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of adjacent martian lithospheric magnetic anomalies to investigate early Mars geological processes</w:t>
+                <w:t xml:space="preserve">Local Inversion of magnetic anomalies : implications for the rustal evolution of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120051v1</w:t>
+                <w:t xml:space="preserve">hal-00120100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the dynamo through impact demagnetization on Mars: what can be done?</w:t>
+                <w:t xml:space="preserve">Latest stages of the magnetic dynamo on Mars : new implications for polar wander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Purucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Rencontres de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203330v1</w:t>
+                <w:t xml:space="preserve">hal-00120172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of terrestrial and martian crustal magnetizations using magnetic data</w:t>
               </w:r>
@@ -12991,90 +12991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution remanent magnetization scanner for long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zylberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13505,51 +13505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études croisées de géophysique et de paléogéographie sur l'Agora de Thasos (Thasos, Grèce) : implications pour l'occupation humaine durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15393,51 +15393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15528,51 +15528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15870,51 +15870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.B. Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Reimold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. B. Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Cavosie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Robertson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Doumnang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Farhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Saibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mickus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Aktouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Kuzina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Badyukov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13906" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounthone Singsoupho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zylberman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Coulter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berguig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson-Hysell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R. Osinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Marion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12917" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meliani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5X5CQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bezaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Jallouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1469" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F4EA4207B497456E19E32F6F6FAB3D088BDF59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV0KGCH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Piro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6VNJK9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catalan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishihara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006144" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocicchia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Oufella" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Doumnang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demory" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cherait" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hervieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celerier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Ravat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baratoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brack" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539675v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543140v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruneton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Osinski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Linnen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zylberman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lattard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thebault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203304v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120051v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120053v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdeano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121388v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121679v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147284v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uehara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539623v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778120v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766435v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680562v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766102v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Ait Oufella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.B. Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Reimold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. B. Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Cavosie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien A. R. Devillepoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Robertson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115956" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Doumnang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Kuzina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bezaeva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Badyukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Farhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Saibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mickus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Aktouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104572" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Bezaeva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara M. Kuzina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13806" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounthone Singsoupho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484453v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zylberman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepaulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zylberman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Coulter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0291" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Kerni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aoudjehane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berguig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson-Hysell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Launay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepaulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Lima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R. Osinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Marion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12917" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meliani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C5X5CQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bezaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabriel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Jallouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1469" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63F4EA4207B497456E19E32F6F6FAB3D088BDF59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933326v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Ouabego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fozing" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.09.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV0KGCH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Piro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6VNJK9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Skidanov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002653" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catalan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishihara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006144" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crocicchia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudia Pastore" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Church" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ressico" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18236" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Quesnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuzina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Kharisov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ait Oufella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Doumnang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Dellai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587953v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alwmark" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539676v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pezard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demory" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cherait" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hervieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Celerier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baratoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539961v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Ravat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539675v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539668v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539670v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543140v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tikoo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebolledo-Vieyra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03542982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruneton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Osinski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Linnen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zylberman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03543061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lattard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317615v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.M." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellat J.P." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouley S." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassefi&#232;re E." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203304v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thebault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203326v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120051v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203330v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120053v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galdeano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121388v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.-P." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121679v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arroucau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147284v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uehara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539623v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tripp&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02483682" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527017v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacecca" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prouillac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778120v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766435v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680562v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766102v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>