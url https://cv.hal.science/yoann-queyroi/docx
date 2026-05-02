--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yoann QUEYROI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences en sciences de gestion et du management, INU Champollion, Université de Toulouse, LGTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -1756,752 +1756,739 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patrimoine immobilier public comme levier d’action : le « faire collectif » en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
+              <w:t xml:space="preserve">Journée thématique sur les ressources budgétaires des Régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Economique, Social et Environnemental de Bretagne, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100920v1</w:t>
+                <w:t xml:space="preserve">hal-05578004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
+                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">Séminaire de direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100902v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
+                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387460v1</w:t>
+                <w:t xml:space="preserve">hal-05100902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un regard renouvelé sur la recherche en gestion: quels apports pour les organisations publiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Direction Générale Adjointe en charge du Développement Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Départemental du Lot et Garonne, Nov 2025, Agen, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382359v1</w:t>
+                <w:t xml:space="preserve">hal-05100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’outil au dispositif de gestion pour appréhender la spécificité des organisations publiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un regard renouvelé sur la recherche en gestion: quels apports pour les organisations publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée sur les outils de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine; Laboratoire Magellan, Université Lyon 3, Oct 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Direction Générale Adjointe en charge du Développement Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental du Lot et Garonne, Nov 2025, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318885v1</w:t>
+                <w:t xml:space="preserve">hal-05382359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la comptabilité colonise, au travers d’un dispositif de gestion, les stratégies immobilières et énergétiques des collectivités locales: une possible destruction de la valeur publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">De l’outil au dispositif de gestion pour appréhender la spécificité des organisations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence francophone sur la recherche en comptabilité critique et interprétative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème journée sur les outils de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine; Laboratoire Magellan, Université Lyon 3, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119603v1</w:t>
+                <w:t xml:space="preserve">hal-05318885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la transition écologique bouleverse l’immobilier public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Quand la comptabilité colonise, au travers d’un dispositif de gestion, les stratégies immobilières et énergétiques des collectivités locales: une possible destruction de la valeur publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirées de la recherche 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Rodez, May 2024, Rodez, France</w:t>
+              <w:t xml:space="preserve">3ème conférence francophone sur la recherche en comptabilité critique et interprétative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582490v1</w:t>
+                <w:t xml:space="preserve">hal-05119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation publique en temps de crise: entre leviers d’actions et injonctions paradoxales</w:t>
               </w:r>
@@ -2550,994 +2537,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la transition écologique bouleverse l’immobilier public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de l’APMP, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Soirées de la recherche 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Rodez, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595687v1</w:t>
+                <w:t xml:space="preserve">hal-04582490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de l’austérité et de la sobriété en matière de gestion patrimoniale des collectivités locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion du patrimoine immobilier public et transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de l’APMP, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245086v1</w:t>
+                <w:t xml:space="preserve">hal-04595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards pratiques et disciplinaires croisés en matière de gestion patrimoniale publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en œuvre de l’austérité et de la sobriété en matière de gestion patrimoniale des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du patrimoine immobilier public et transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245091v1</w:t>
+                <w:t xml:space="preserve">hal-04245086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un état de l’art du management public à l’heure de l’anthropocène: une analyse de la littérature</w:t>
+                <w:t xml:space="preserve">Regards pratiques et disciplinaires croisés en matière de gestion patrimoniale publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international : regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Gestion du patrimoine immobilier public et transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694753v1</w:t>
+                <w:t xml:space="preserve">hal-04245091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et modalités de l'innovation publique locale</w:t>
+                <w:t xml:space="preserve">Un état de l’art du management public à l’heure de l’anthropocène: une analyse de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées de la recherche, IUT de Rodez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rodez, France</w:t>
+              <w:t xml:space="preserve">Symposium international : regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160424v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427590v1</w:t>
+                <w:t xml:space="preserve">hal-03384644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chabaud</w:t>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384644v1</w:t>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management de l’austérité patrimoniale au sein des collectivités locales : une analyse des mesures d’économies et de leurs modalités de gouvernance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux et modalités de l'innovation publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les soirées de la recherche, IUT de Rodez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03240409v1</w:t>
+                <w:t xml:space="preserve">hal-03160424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of local public innovation : a multidimensional analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Le management de l’austérité patrimoniale au sein des collectivités locales : une analyse des mesures d’économies et de leurs modalités de gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">10ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384643v1</w:t>
+                <w:t xml:space="preserve">halshs-03240409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation : un levier de pérennisation des innovations publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+                <w:t xml:space="preserve">Impacts of local public innovation : a multidimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de l'Innovation Territoriale - Chaire OPTIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pau, France</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940201v1</w:t>
+                <w:t xml:space="preserve">hal-03384643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">L'appropriation : un levier de pérennisation des innovations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Entretiens de l'Innovation Territoriale - Chaire OPTIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428018v1</w:t>
+                <w:t xml:space="preserve">hal-02940201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City: process of emergence. Interactions between governance and digital technologies</w:t>
               </w:r>
@@ -3694,135 +3668,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141987v1</w:t>
+                <w:t xml:space="preserve">hal-02428018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
@@ -3923,172 +3884,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
+                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFPT, Cycle des DGS, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427656v1</w:t>
+                <w:t xml:space="preserve">hal-02141987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
+                <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
@@ -4119,587 +4067,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CNFPT, Cycle des DGS, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142225v1</w:t>
+                <w:t xml:space="preserve">hal-02427656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141986v1</w:t>
+                <w:t xml:space="preserve">hal-02142225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142210v1</w:t>
+                <w:t xml:space="preserve">hal-02141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama et pistes d'évolution de la gestion patrimoniale publique locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Maires d'Ile de France, Commission finances et fiscalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542326v1</w:t>
+                <w:t xml:space="preserve">hal-02142214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama et pistes d'évolution de la gestion patrimoniale publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Association des Maires d'Ile de France, Commission finances et fiscalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142214v1</w:t>
+                <w:t xml:space="preserve">hal-02542326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'innovation managériale en matière de gestion patrimoniale publique locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un management public universel ?, 6ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569399v1</w:t>
+                <w:t xml:space="preserve">hal-02142210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du pilotage patrimonial public local : modélisation et analyse des pratiques des collectivités locales françaises</w:t>
               </w:r>
@@ -4761,486 +4748,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formalisation de la stratégie patrimoniale de la Ville de Pau à travers une matrice atouts/attraits.</w:t>
+                <w:t xml:space="preserve">Les formes d'innovation managériale en matière de gestion patrimoniale publique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bordenave J.</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretien de l'Innovation Territoriale 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Un management public universel ?, 6ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542406v1</w:t>
+                <w:t xml:space="preserve">hal-01569399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage du patrimoine des collectivités locales : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">La formalisation de la stratégie patrimoniale de la Ville de Pau à travers une matrice atouts/attraits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordenave J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontres de l'ingénierie territoriale île de France, AITF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marne-la Vallée, France</w:t>
+              <w:t xml:space="preserve">Entretien de l'Innovation Territoriale 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141925v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage du patrimoine des collectivités locales : bilan et perspectives instrumental et organisationnel</w:t>
+                <w:t xml:space="preserve">Le pilotage du patrimoine des collectivités locales : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEREMA, Journée technique CoTITA Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4e rencontres de l'ingénierie territoriale île de France, AITF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058258v1</w:t>
+                <w:t xml:space="preserve">hal-02141925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la gestion patrimoniale des collectivités locales: la proposition d'un cadre d'analyse conceptuel des outils et des modes d'organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pilotage du patrimoine des collectivités locales : bilan et perspectives instrumental et organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Université de la Fonction Publique Territoriale, "Collectivités territoriales et innovation: évolution ou révolution(s) ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">CEREMA, Journée technique CoTITA Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432076v1</w:t>
+                <w:t xml:space="preserve">hal-03058258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et les modes d'organisation de la gestion patrimoniale: quels rapprochements entre secteur public et secteur privé ?</w:t>
+                <w:t xml:space="preserve">Le pilotage de la gestion patrimoniale des collectivités locales: la proposition d'un cadre d'analyse conceptuel des outils et des modes d'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque sur l'innovation locale, "Public/privé : si loin, si proche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Université de la Fonction Publique Territoriale, "Collectivités territoriales et innovation: évolution ou révolution(s) ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432073v1</w:t>
+                <w:t xml:space="preserve">hal-02432076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les outils et les modes d'organisation de la gestion patrimoniale: quels rapprochements entre secteur public et secteur privé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque sur l'innovation locale, "Public/privé : si loin, si proche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion performante du patrimoine public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5249,51 +5318,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme conjoint sur le renforcement de l'administration locale en Serbie, Conseil de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5303,51 +5372,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et effets des innovations publiques locales : une analyse des dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5380,51 +5449,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lamarque; Vincent Maymo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et territoire – mélanges en l’honneur de Julien BATAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Management &amp; société, 2022, 978-2-37687-551-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,130 +5503,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements tirés des démarches de Schémas Directeurs Immobiliers et Énergétiques dans les collectivités locales accompagnées par l’ADEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,114 +5636,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du pilotage patrimonial public local. Modélisation et analyse des pratiques des collectivités locales françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Pau et des pays de l'Adour; IAE Pau-Bayonne, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01592630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5742,51 +5811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C88ED5"/>
+    <w:nsid w:val="420AEB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5973,51 +6042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-queyroi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2844-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2024.2322720" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Resplandy-Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8669" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02876510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bordenav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordenave J." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01592630v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-queyroi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2844-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2024.2322720" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Resplandy-Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8669" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02876510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bordenav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordenave J." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01592630v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>