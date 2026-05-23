--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1859,351 +1859,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
+                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387460v1</w:t>
+                <w:t xml:space="preserve">hal-05100902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100902v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
+              <w:t xml:space="preserve">Séminaire de direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100920v1</w:t>
+                <w:t xml:space="preserve">hal-05387460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un regard renouvelé sur la recherche en gestion: quels apports pour les organisations publiques ?</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la comptabilité colonise, au travers d’un dispositif de gestion, les stratégies immobilières et énergétiques des collectivités locales: une possible destruction de la valeur publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,178 +2468,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation publique en temps de crise: entre leviers d’actions et injonctions paradoxales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la transition écologique bouleverse l’immobilier public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Départemental du Lot et Garonne, Dec 2024, Agen, France</w:t>
+              <w:t xml:space="preserve">Soirées de la recherche 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Rodez, May 2024, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846641v1</w:t>
+                <w:t xml:space="preserve">hal-04582490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la transition écologique bouleverse l’immobilier public ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation publique en temps de crise: entre leviers d’actions et injonctions paradoxales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirées de la recherche 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Rodez, May 2024, Rodez, France</w:t>
+              <w:t xml:space="preserve">Séminaire de direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental du Lot et Garonne, Dec 2024, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582490v1</w:t>
+                <w:t xml:space="preserve">hal-04846641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
               </w:r>
@@ -2973,299 +2973,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chabaud</w:t>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384644v1</w:t>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+                <w:t xml:space="preserve">Les enjeux et modalités de l'innovation publique locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Les soirées de la recherche, IUT de Rodez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427590v1</w:t>
+                <w:t xml:space="preserve">hal-03160424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et modalités de l'innovation publique locale</w:t>
+                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées de la recherche, IUT de Rodez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rodez, France</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160424v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de l’austérité patrimoniale au sein des collectivités locales : une analyse des mesures d’économies et de leurs modalités de gouvernance</w:t>
               </w:r>
@@ -3491,109 +3491,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City: process of emergence. Interactions between governance and digital technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428021v1</w:t>
+                <w:t xml:space="preserve">hal-02428018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities et gouvernance renouvelée : des relations étroites et dynamiques</w:t>
               </w:r>
@@ -3668,122 +3681,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart City: process of emergence. Interactions between governance and digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium international "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428018v1</w:t>
+                <w:t xml:space="preserve">hal-02428021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
@@ -4355,338 +4355,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142214v1</w:t>
+                <w:t xml:space="preserve">hal-02142210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama et pistes d'évolution de la gestion patrimoniale publique locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Maires d'Ile de France, Commission finances et fiscalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542326v1</w:t>
+                <w:t xml:space="preserve">hal-02142214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama et pistes d'évolution de la gestion patrimoniale publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Association des Maires d'Ile de France, Commission finances et fiscalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142210v1</w:t>
+                <w:t xml:space="preserve">hal-02542326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du pilotage patrimonial public local : modélisation et analyse des pratiques des collectivités locales françaises</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5811,51 +5811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="420AEB76"/>
+    <w:nsid w:val="E6B61035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6042,51 +6042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-queyroi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2844-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2024.2322720" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Resplandy-Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8669" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02876510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bordenav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordenave J." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01592630v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoann-queyroi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2844-9902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2024.2322720" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Resplandy-Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8669" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02876510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bordenav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordenave J." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01592630v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>