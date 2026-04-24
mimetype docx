--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -792,303 +792,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survol d’un demi-siècle d’archéologie urbaine à Reims</w:t>
+                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Balmelle</w:t>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Neiss</w:t>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Huard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.12319⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647008v1</w:t>
+                <w:t xml:space="preserve">hal-03516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survol d’un demi-siècle d’archéologie urbaine à Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Agnès Balmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Robert Neiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516565v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit établissement agricole du Hallstatt D à Châtelet-sur-Retourne (Ardennes)</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles programmées d'Argentomagus 2004-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sindonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau à Durocortorum (Reims) à travers les aménagements hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Balmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Harivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3714,51 +3714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de diagnostic archéologique / « La Fosse Pichet » Occupations du Néolithique récent à la période Contemporaine dans la vallée de la Suippe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchadier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stocker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/grand-est/article/carte-archeologique-de-la-gaule-no-506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchadier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stocker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/grand-est/article/carte-archeologique-de-la-gaule-no-506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>