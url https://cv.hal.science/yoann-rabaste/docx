--- v2 (2026-04-24)
+++ v3 (2026-05-19)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
+                <w:t xml:space="preserve">L’évolution des quartiers excentrés de Reims durant l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+                <w:t xml:space="preserve">Magalie Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14kcn⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15h4i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327462v1</w:t>
+                <w:t xml:space="preserve">hal-05376868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des quartiers excentrés de Reims durant l’Antiquité tardive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Thiol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.341-361. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 36 (1), pp.21-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15h4i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14kcn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376868v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme des habitats et modes d’occupation des sols dans les campagnes champenoises à La Tène ancienne : quelques éclairages dans le domaine Aisne-Marne et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traces archéologiques de culture de la vigne en Champagne : un bilan de l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Desbrosse</w:t>
+                <w:t xml:space="preserve">Sylvain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lenda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/crescentis.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086651v1</w:t>
+                <w:t xml:space="preserve">hal-05082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces archéologiques de culture de la vigne en Champagne : un bilan de l’archéologie préventive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Forme des habitats et modes d’occupation des sols dans les campagnes champenoises à La Tène ancienne : quelques éclairages dans le domaine Aisne-Marne et ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desbrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Spiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Habitat et culture matérielle de La Tène ancienne dans le nord du Bassin parisien - HABATA 3, 3/4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082009v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentarité des sources historiques et de l’archéologie. La genèse des réseaux de défense de la Grande Guerre (secteur de Reims-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/1 (2), pp.127-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -628,497 +628,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Néolithiques à Durocortorum ; données préliminaires sur l’enceinte Michelsberg du quartier Sainte-Anne à Reims (51)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La légitimation par les prescriptions archéologiques des vestiges de la Grande Guerre en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laurelut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+                <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (1), pp.33-37</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.226-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958831v1</w:t>
+                <w:t xml:space="preserve">hal-04107386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légitimation par les prescriptions archéologiques des vestiges de la Grande Guerre en Champagne-Ardenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des Néolithiques à Durocortorum ; données préliminaires sur l’enceinte Michelsberg du quartier Sainte-Anne à Reims (51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors série 6, pp.226-231</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (1), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107386v1</w:t>
+                <w:t xml:space="preserve">hal-03958831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Survol d’un demi-siècle d’archéologie urbaine à Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Agnès Balmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+                <w:t xml:space="preserve">Robert Neiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516565v1</w:t>
+                <w:t xml:space="preserve">hal-03647008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survol d’un demi-siècle d’archéologie urbaine à Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Balmelle</w:t>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Neiss</w:t>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647008v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit établissement agricole du Hallstatt D à Châtelet-sur-Retourne (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1156,51 +1156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte du service à vin en alliage cuivreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du val de Creuse en Berry : bulletin de l'Association pour la sauvegarde du site archéologique d'Argentomagus et amis du musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1225,51 +1225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un service à vin en alliage cuivreux à Argentomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.102-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murtin-Bogny (Ardennes). Le Pré Sauvignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1376,64 +1376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles programmées d'Argentomagus 2004-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sindonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,64 +1471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aérodrome militaire de la Grande Guerre à Châtelet-sur-Retourne (08, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligne de Front, Histoire des conflits du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1553,64 +1553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vestiges témoignant des dernières positions allemandes de la Grande Guerre (08, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1680,77 +1680,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene channels below the antic occupation: paleoenvironmental potential of an archaeological site on the edge of Vesle in Reims “Colonel Fabien” (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Quaternaire 14, Tous à l'Ouest. Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1801,77 +1801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Verdun à Caen. L’archéologie des conflits contemporains : méthodes, apports, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
@@ -1913,51 +1913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de déchets de boucherie d’un camp d’aviation allemand au Châtelet-sur-Retourne (Ardennes), 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la viande, Fabrique et représentation de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Pierre Horard, Bruno Laurioux, 2012, Tours, France. pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors peints d’une domus de Durocortorum, Reims / 72 rue Ponsardin / 13 rue Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">- Peintures murales et stucs d'époque romaine, études toichographologiques : Actes du 29e colloque de l'AFPMA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Louvres, France. p. 29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the excavation to the territory: contributions of GIS tools to the study of the spatial organization of the archaeological site of Argentomagus (France, Indre, Saint-Marcel/Argenton-sur-Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,64 +2172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau à Durocortorum (Reims) à travers les aménagements hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Balmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outillage agricole et établissements ruraux autour de Reims/Durocortorum et sur le territoire des Rèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe colloque de l'association AGER, Outillage et équipement mobilier des activités agropastorales en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2413,51 +2413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Reims (Durocortorum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,328 +2566,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t>
+                <w:t xml:space="preserve">Des villages et des hameaux au second âge du Fer, une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouquin</w:t>
+                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+                <w:t xml:space="preserve">Geertrui Blancquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Choquenet</w:t>
+                <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+                <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine, actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAGE, pp.49-70, 2024, Mémoires d’Archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092580v1</w:t>
+                <w:t xml:space="preserve">hal-05080120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villages et des hameaux au second âge du Fer, une réalité ?</w:t>
+                <w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Filet</w:t>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geertrui Blancquaert</w:t>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Malrain</w:t>
+                <w:t xml:space="preserve">Celine Choquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Baudry</w:t>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Blanchard</w:t>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine, actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.49-70, 2024, Mémoires d’Archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080120v1</w:t>
+                <w:t xml:space="preserve">hal-05092580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage agricole des établissements rèmes : première approche fonctionnelle et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.187-199, 2023, Art, archéologie &amp; patrimoine, 978-2-36441-482-2</w:t>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille programmée à l’est du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée et site archéologiques Argentomagus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentomagus, La ville se dévoile. 25 années de recherches archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée et site archéologiques Argentomagus, pp.150-153, 2013, 9782909184319</w:t>
@@ -2989,51 +2989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Inscriptions et des Belles Lettres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Archéologique de la Gaule, Reims 51/2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51/2, </w:t>
@@ -3107,64 +3107,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cernay-lès-Reims (Marne). Cernay-lès-Reims « le Bas de la Noue Saint Rémy » zone 9 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.363-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,51 +3221,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Marcel (36, Indre) « Les Mersans ». L’ouvrage d’art d’Argentomagus : une composition complexe de vestiges au service du franchissement du fossé de l’oppidum et de ses constructions connexes, rapport final des campagnes de 2012 à 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche - « Évolution d’un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords est et ouest du musée archéologique d'Argentomagus : Rapport de fouille triennale 2013-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,267 +3577,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords Est et Ouest du musée archéologique d'Argentomagus : Rapport intermédiaire de fouille triennale 2013-2015 - Campagne de fouille 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+                <w:t xml:space="preserve">Rapport de diagnostic archéologique / « La Fosse Pichet » Occupations du Néolithique récent à la période Contemporaine dans la vallée de la Suippe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Lynden Tod Oldenaller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+                <w:t xml:space="preserve">Romain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Harivel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAM. 2014</w:t>
+                <w:t xml:space="preserve">Isabelle Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949720v1</w:t>
+                <w:t xml:space="preserve">hal-02456659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de diagnostic archéologique / « La Fosse Pichet » Occupations du Néolithique récent à la période Contemporaine dans la vallée de la Suippe.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+                <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords Est et Ouest du musée archéologique d'Argentomagus : Rapport intermédiaire de fouille triennale 2013-2015 - Campagne de fouille 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Giros</w:t>
+                <w:t xml:space="preserve">Cyril van Lynden Tod Oldenaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Legoff</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord. 2014</w:t>
+                <w:t xml:space="preserve">Carine Harivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456659v1</w:t>
+                <w:t xml:space="preserve">hal-02949720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3992,51 +3992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchadier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stocker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/grand-est/article/carte-archeologique-de-la-gaule-no-506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marchadier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stocker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Blancquaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/grand-est/article/carte-archeologique-de-la-gaule-no-506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>