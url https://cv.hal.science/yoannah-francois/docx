--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -178,295 +178,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
+                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476583v1</w:t>
+                <w:t xml:space="preserve">hal-05156973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
+                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156973v2</w:t>
+                <w:t xml:space="preserve">hal-05476583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t>
               </w:r>
@@ -720,51 +720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,51 +854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mule duck &amp;quot;foie gras&amp;quot; shows different metabolic States according to its quality phenotype by using a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,90 +1020,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1145,90 +1145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density genome-wide association study in two cohorts of rainbow trout identifies candidate genes for resistance to infectious pancreatic necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-DENSITY GENOME-WIDE ASSOCIATION STUDY IN TWO COHORTS OF RAINBOW TROUT IDENTIFIES CANDIDATE GENES FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1389,1734 +1389,1734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bajek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Brunier</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513550v1</w:t>
+                <w:t xml:space="preserve">hal-05109333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t>
+                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462867v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Comment améliorer l’efficacité de la sélection génomique pour la résistance à la nodavirose chez le bar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109333v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745285v1</w:t>
+                <w:t xml:space="preserve">hal-05462852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational validation of candidate DNA variants for resistance to Viral Nervous Necrosis and Vibrio harveyi in European seabass (Dicentrarchus labrax)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Brunier</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462852v1</w:t>
+                <w:t xml:space="preserve">hal-04745285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+                <w:t xml:space="preserve">hal-04185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185721v1</w:t>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+                <w:t xml:space="preserve">hal-04185721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779084v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE SÉLECTION SUR LA PERFORMANCE TRIPLOÏDES EST-ELLE NÉCESSAIRE EN TRUTTICULTURE ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association study of resistance to acute hyperthermia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386701v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">UNE SÉLECTION SUR LA PERFORMANCE TRIPLOÏDES EST-ELLE NÉCESSAIRE EN TRUTTICULTURE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185459v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Patrice</w:t>
+                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778912v1</w:t>
+                <w:t xml:space="preserve">hal-03373927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to edwardsiellosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Genome-wide association study of hypoxia stress tolerance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFP 2021 - 20th International Conference on Diseases of Fish and Shellfish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aberdeen - Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373927v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a selection to improve turbot (Scophthalmus maximus) resistance to Edwardsiellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Villa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aquaculture 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
@@ -3264,394 +3264,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTIOR Genetics, a platform to enhance disease resistance by genetic selection in aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Cabon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Conference on Diseases of Fish and Shellfish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165367v1</w:t>
+                <w:t xml:space="preserve">hal-02264929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTIOR Genetics, une plate-forme pour améliorer la résistance aux maladies des poissons d'élevage par sélection génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">FORTIOR Genetics, a platform to enhance disease resistance by genetic selection in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19. International Conference on Diseases of Fish and Shellfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165392v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de caractères de résistance à cinq pathologies dans les schémas de sélection commerciale de truite, bar et daurade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">FORTIOR Genetics, une plate-forme pour améliorer la résistance aux maladies des poissons d'élevage par sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264929v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritabilities of resistance to VNN and vibriosis and genetic correlations with production traits and processing yields in two selected commercial lines of the European sea bass Dicentrarchus labrax</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tiriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation déterminisme d'un schéma de sélection avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3887,51 +3887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les QTL protéiques : un outil de compréhension de la qualité du foie gras ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mule duck “foie gras” show different metabolic states according to their quality phenotypes by using a proteomic approach. Comparison of 2 statistical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,51 +4133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection Of Pleiotropic QTL Related To Protein Expression And Foie Gras Quality Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,51 +4254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une population expérimentale de canes communes (Anas platyrhynchos) et de leurs descendants mulards : utilisation de données de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL d'expresssion de transcrits (eQTL) et de protéines (pQTL) sur du foie de canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Séminaire des Thésards du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Ile d'Oléron, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4476,51 +4476,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LactoTruite, a project to increase the resilience of trout farms towards the emergence of lactococcosis in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,64 +4614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL FINE MAPPING FOR RESISTANCE TO INFECTIOUS PANCREATIC NECROSIS USING A 665K SNP ARRAY IN RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,609 +4720,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386355v1</w:t>
+                <w:t xml:space="preserve">hal-04185895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving resistance to acute hyperthermia by genomic selection to adapt rainbow trout lines to climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778988v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving resistance to acute hyperthermia by genomic selection to adapt rainbow trout lines to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerta Varas, Chile. </w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178952v1</w:t>
+                <w:t xml:space="preserve">hal-03778988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics In Aquaculture 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerta Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185895v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY OF INFECTIOUS PANCREATIC NECROSIS IN TWO SUCCESSIVE GENERATIONS OF RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira, Spain</w:t>
@@ -5345,320 +5345,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation and qualification of an ozonation system for the treatment of effluents from experimental fish facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Alnahhas</w:t>
+                <w:t xml:space="preserve">Marine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Debosse Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Varenne</w:t>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Burlot</w:t>
+                <w:t xml:space="preserve">Emeline Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735028v1</w:t>
+                <w:t xml:space="preserve">hal-03166606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and qualification of an ozonation system for the treatment of effluents from experimental fish facilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deterministic modelling of a poultry breeding scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Baud</w:t>
+                <w:t xml:space="preserve">S. Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debosse Eric</w:t>
+                <w:t xml:space="preserve">A. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Larvor</w:t>
+                <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166606v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,51 +5765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTL of transcripts (eQTL) and of proteins (pQTL) on foie gras of mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de QTL d'expression de protéines de foie gras de canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des Pays de l'Adour, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6066,51 +6066,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DF52FB0"/>
+    <w:nsid w:val="F28E1CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6297,51 +6297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoannah-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4132-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5006963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debosse Eric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoannah-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4132-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665920" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5006963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05103203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peyrou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tiriau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Pallandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debosse Eric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alnahhas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brard-Fudulea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>